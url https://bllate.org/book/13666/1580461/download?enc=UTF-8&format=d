--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А он сам — не главный герой и даже не важный второстепенный персонаж. Он всего лишь пушечное мясо, человек-инструмент, который появляется в первых десяти главах, чтобы обеспечить протагониста статусом, ресурсами и даже мужем, а потом бесславно исчезнуть!</w:t>
+        <w:t>А он сам — не главный герой и даже не важный второстепенный персонаж. Он всего лишь пушечное мясо, человек-инструмент, который появляется в первых десяти главах, чтобы обеспечить протагониста статусом, ресурсами и даже Старшим, а потом бесславно исчезнуть!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разумеется, пришли они не из-за угрызений совести или внезапно проснувшихся родственных чувств. Им нужна была моя кровь для больного Чжоу Юйцина — у нас с ним оказалась одна и та же редкая группа. (Обычные группы крови иногда могут мутировать при наследовании — прим. из энциклопедии).</w:t>
+        <w:t>Разумеется, пришли они не из-за угрызений совести или внезапно проснувшихся родственных чувств. Им нужна была моя кровь для больного Чжоу Юйцина — у нас с ним оказалась одна и та же редкая группа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако в родном доме меня никто не ждал. К тому же за мной тянулся шлейф слухов о содержанке. Никто в семье не испытывал ко мне тёплых чувств.</w:t>
+        <w:t>Однако в родном доме меня никто не ждал. К тому же за мной тянулся шлейф слухов о том, что я был содержанцем. Никто в семье не испытывал ко мне тёплых чувств.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но что я мог сделать? Без образования, без способностей, на чужой территории… Ни на что серьёзное я не был способен. В отчаянии я откопал в интернете ритуал призыва духа. Решил побаловаться чёрной магией, чтобы хоть как-то выпустить пар.</w:t>
+        <w:t>Но что я мог сделать? Без образования, без способностей, на чужой территории… Ни на что серьёзное я не был способен. В отчаянии я откопал в интернете технику Призыва души. Решил побаловаться чёрной магией, чтобы хоть как-то выпустить пар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Согласиться стать содержанкой ради мечты? Он что, совсем больной?</w:t>
+        <w:t>Согласиться стать содержанцем ради мечты? Он что, совсем больной?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>