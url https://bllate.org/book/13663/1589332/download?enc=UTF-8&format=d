--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Синь атаковал первым. Его тело метнулось к лысому, словно стрела. В процессе атаки в его руке материализовался шип из духовной силы, который он, к изумлению противника, направил прямо в его горло.</w:t>
+        <w:t>Линь Синь атаковал первым. Его тело метнулось к лысому, словно стрела. В процессе атаки в его руке материализовался армейский шип, который он, к изумлению противника, направил прямо в его горло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Синь без колебаний отменил атаку, сместился в сторону, уворачиваясь от острого лезвия, и легко обошёл лысого со спины. Его шип ловко развернулся, нацелившись на шею противника.</w:t>
+        <w:t>Линь Синь без колебаний отменил атаку, сместился в сторону, уворачиваясь от острого лезвия, и легко обошёл лысого со спины. Его армейский шип ловко развернулся, нацелившись на шею противника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С материализовав вторым шипом, юноша ринулся в атаку, подобно косатке, выпрыгивающей из воды, — его движения были ловкими и изящными, а голубая духовная сила бурлила, как морские волны.</w:t>
+        <w:t>Материализовав второй армейский шип, юноша ринулся в атаку, подобно косатке, выпрыгивающей из воды, — его движения были ловкими и изящными, а голубая духовная сила бурлила, как морские волны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,51 +4718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Синь стоял, сжимая в руке шип, его спина была прямой. Выражение его лица было ледяным, без тени тепла. Он молча смотрел на противника. Его тело, временно помеченное, всё ещё хранило большое количество феромонов пихты. Эти феромоны не только подавляли его течку, но и защищали от вторжения других Альф.</w:t>
+        <w:t>Линь Синь стоял, сжимая в руке армейский шип, его спина была прямой. Выражение его лица было ледяным, без тени тепла. Он молча смотрел на противника. Его тело, временно помеченное, всё ещё хранило большое количество феромонов пихты. Эти феромоны не только подавляли его течку, но и защищали от вторжения других Альф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>