--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Угу, — Линь Синь взял браслет и аккуратно застегнул его на пустом правом запястье. Свой идентификатор он потерял, когда его похитили контрабандисты, и теперь числился «чёрным» резидентом, без документов.</w:t>
+        <w:t>— Угу, — Линь Синь взял браслет и аккуратно застегнул его на пустом правом запястье. Свой идентификатор личности он потерял, когда его похитили контрабандисты, и теперь числился «чёрным» резидентом, без документов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ди-ди… — на запястье Ли Яо дважды пискнул идентификатор. Это был помощник капитана, торопивший его на совещание. Время поджимало. Он наклонился и поцеловал Линь Синя в лоб. — Мне нужно идти, дела могут затянуться. Если захочешь спать, ложись, не жди меня. Если что-то понадобится, обращайся к Яогуану, он поможет решить любую проблему.</w:t>
+        <w:t>— Ди-ди… — на запястье Ли Яо дважды пискнул идентификатор личности. Это был заместитель капитана, торопивший его на совещание. Время поджимало. Он наклонился и поцеловал Линь Синя в лоб. — Мне нужно идти, дела могут затянуться. Если захочешь спать, ложись, не жди меня. Если что-то понадобится, обращайся к Яогуану, он поможет решить любую проблему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>