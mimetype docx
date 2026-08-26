--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Инфразвуковые волны незаметно проникли в его духовный источник, пытаясь осквернить его ментальный мир. Духовные тела зверей, заточённые в девятиконечной формации, зашевелились, едва не выйдя из-под контроля.</w:t>
+        <w:t>Инфразвуковые волны незаметно проникли в его Источник духа, пытаясь осквернить его ментальный мир. Духовные тела зверей, заточённые в Девятиконечной звезде-формации, зашевелились, едва не выйдя из-под контроля.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цинфэн-зверь не хотел подчиняться, но под равнодушным взглядом хозяина превратился в частицы духа, проник в межбровье Ли Яо и вернулся в девятиконечную формацию.</w:t>
+        <w:t>Цинфэн-зверь не хотел подчиняться, но под равнодушным взглядом хозяина превратился в частицы духа, проник в межбровье Ли Яо и вернулся в Девятиконечную звезду-формацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В углу девятиконечной формации чёрный зверь сорвался с цепей и вырвался наружу.</w:t>
+        <w:t>В углу Девятиконечной звезды-формации чёрный зверь сорвался с цепей и вырвался наружу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы спастись, он, следуя методу, которому его научил инструктор, изо всех сил активировал свой духовный источник, создавая на поверхности тела защитную плёнку от холода.</w:t>
+        <w:t>Чтобы спастись, он, следуя методу, которому его научил инструктор, изо всех сил активировал свой Источник духа, создавая на поверхности тела защитную плёнку от холода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>