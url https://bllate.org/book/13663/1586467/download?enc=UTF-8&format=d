--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -1646,83 +1646,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Опасно! Сяо Поцзюнь, скорее ставь духовный барьер!</w:t>
-[...31 lines deleted...]
-        <w:t>— Ох… духовный барьер снова разбит!</w:t>
+        <w:t>— Опасно! Сяо Поцзюнь, скорее ставь барьер духовной силы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох… барьер духовной силы снова разбит!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бровь пронзила острая боль. Духовная сила в его источнике была почти на исходе, тело истощено, скорость падала.</w:t>
+        <w:t>Бровь пронзила острая боль. Духовная сила в источнике духа была почти на исходе, тело истощено, скорость падала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Синь почувствовал, как в его духовном источнике вспыхнула шестиконечная звезда. Духовная сила хлынула непрерывным потоком, сгущаясь в воздухе в мириады синих нитей. Словно прочные паутинки, они, легко качнувшись, устремились вперёд.</w:t>
+        <w:t>Линь Синь почувствовал, как в источнике духа вспыхнула шестиконечная звезда. Духовная сила хлынула непрерывным потоком, сгущаясь в воздухе в мириады синих нитей. Словно прочные паутинки, они, легко качнувшись, устремились вперёд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,51 +3182,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрные глаза юноши засияли, как звёзды. Не обращая внимания на боль, он выжал из своего духовного источника всю оставшуюся силу.</w:t>
+        <w:t>Чёрные глаза юноши засияли, как звёзды. Не обращая внимания на боль, он выжал из источника духа всю оставшуюся силу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Яо, встав перед юношей, раскинул руки. Бесчисленные золотые духовные щупальца вырвались наружу, мгновенно опутав зверя. Не давая ему завершить мутацию, золотые нити вонзились в духовный источник в его голове, безжалостно уничтожая духовное тело.</w:t>
+        <w:t>Ли Яо, встав перед юношей, раскинул руки. Бесчисленные золотые духовные щупальца вырвались наружу, мгновенно опутав зверя. Не давая ему завершить мутацию, золотые нити вонзились в источник духа в его голове, безжалостно уничтожая духовное тело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>