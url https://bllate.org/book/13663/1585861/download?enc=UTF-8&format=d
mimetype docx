--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И было очевидно: да-шэнь всё ещё один. Его феромоны были предельно чистыми, без малейшей примеси запаха Омеги.</w:t>
+        <w:t>И было очевидно: Великий Мастер всё ещё один. Его феромоны были предельно чистыми, без малейшей примеси запаха Омеги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если так… не станет ли он, Линь Синь, для да-шэня обузой?</w:t>
+        <w:t>Если так… не станет ли он, Линь Синь, для Великого Мастера обузой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С тех пор как он познакомился с да-шэнем, у него была лишь одна маленькая мечта.</w:t>
+        <w:t>С тех пор как он познакомился с Великим Мастером, у него была лишь одна маленькая мечта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Да-шэнь сначала узнал его, а уже потом вступил в торги — не наоборот.</w:t>
+        <w:t>Великий Мастер сначала узнал его, а уже потом вступил в торги — не наоборот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На постели он был один; на подушке остался лёгкий запах пихтовых феромонов. В палатке было тихо, ни да-шэня, ни меха-шара не видно.</w:t>
+        <w:t>На постели он был один; на подушке остался лёгкий запах пихтовых феромонов. В палатке было тихо, ни Великого Мастера, ни меха-шара не видно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В неизвестном звёздном регионе? — из всей тирады Линь Синь уловил только последнюю фразу и тревожно посмотрел на да-шэня. — Здесь можно подключиться к межзвёздной сети?</w:t>
+        <w:t>— В неизвестном звёздном регионе? — из всей тирады Линь Синь уловил только последнюю фразу и тревожно посмотрел на Великого Мастера. — Здесь можно подключиться к межзвёздной сети?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Яо, стоявший рядом, среагировал молниеносно: одной рукой подхватил его за талию и, как вспышка, отступил назад, мгновенно разворачивая ментальный защитный барьер. С треском и щелчками о барьер ударились бесчисленные атаки тонких змеерыб.</w:t>
+        <w:t>Ли Яо, стоявший рядом, среагировал молниеносно: одной рукой подхватил его за талию и, как вспышка, отступил назад, мгновенно разворачивая барьер духовной силы. С треском и щелчками о барьер ударились бесчисленные атаки тонких змеерыб.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>