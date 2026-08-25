--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока он размышлял, на него обрушилось огромное давление духовной силы.</w:t>
+        <w:t>Пока он размышлял, на него обрушилось огромное подавление духовной силой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гун Юэ, видя, что тот не поддаётся, высвободил из своего духовного источника сгусток духовной силы, который, материализовавшись, незаметно сжался между его ладонями.</w:t>
+        <w:t>Гун Юэ, видя, что тот не поддаётся, высвободил из своего источника духа сгусток духовной силы, который, материализовавшись, незаметно сжался между его ладонями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>