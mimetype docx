--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Свяжись с дворецким Баем. Пусть в течение десяти минут переведёт мне сто миллиардов межзвёздных монет.</w:t>
+        <w:t>— Свяжись с дворецким Бай. Пусть в течение десяти минут переведёт мне десять миллиардов межзвёздных монет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сто… сто миллиардов межзвёздных монет?!</w:t>
+        <w:t>Десять… десять миллиардов межзвёздных монет?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ни один Омега-женщина не мог устоять перед моими феромонами, и этот мальчишка-Омега не станет исключением!</w:t>
+        <w:t>— Ни одна Омега-женщина не могла устоять перед моими феромонами, и этот мальчишка-Омега не станет исключением!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С такой скоростью цена меньше чем за пятнадцать минут перевалит за сто миллиардов!</w:t>
+        <w:t>С такой скоростью цена меньше чем за пятнадцать минут перевалит за десять миллиардов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,83 +2670,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фу Кунь хотел что-то сказать, но не решался, и лишь оцепенев, наблюдал, как маршал с лёгкостью довёл цену до восьмидесяти миллиардов.</w:t>
-[...31 lines deleted...]
-        <w:t>— Восемьдесят миллиардов! Восемьдесят миллиардов, раз! Восемьдесят миллиардов, два… Восемьдесят один миллиард! Уже восемьдесят один! Кто-нибудь добавит? Восемьдесят два! Восемьдесят два…</w:t>
+        <w:t>Фу Кунь хотел что-то сказать, но не решался, и лишь оцепенев, наблюдал, как маршал с лёгкостью довёл цену до восьми миллиардов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Восемь миллиардов! Восемь миллиардов, раз! Восемь миллиардов, два… Восемь миллиардов сто миллионов! Уже восемь миллиардов сто миллионов! Кто-нибудь добавит? Восемь миллиардов двести миллионов! Восемь миллиардов двести миллионов…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,83 +2862,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слёзы беззвучно текли, смачивая виски. На бледном, застывшем лице не было ни единого выражения. Юноша, похожий на лишённую души изящную куклу, с пустыми глазами свернулся в золотой птичьей клетке. Когда он в последний раз услышал удар молотка и выкрик ведущего о ста миллиардах, он медленно закрыл глаза.</w:t>
-[...31 lines deleted...]
-        <w:t>— Сто миллиардов! Сто миллиардов! Кто-нибудь добавит? Сто миллиардов, раз! Сто миллиардов, два! Сто миллиардов… три! Продано! Бум! Поздравляем гостя с ID 909 с успешной покупкой!</w:t>
+        <w:t>Слёзы беззвучно текли, смачивая виски. На бледном, застывшем лице не было ни единого выражения. Юноша, похожий на лишённую души изящную куклу, с пустыми глазами свернулся в золотой птичьей клетке. Когда он в последний раз услышал удар молотка и выкрик ведущего о десяти миллиардах, он медленно закрыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Десять миллиардов! Десять миллиардов! Кто-нибудь добавит? Десять миллиардов, раз! Десять миллиардов, два! Десять миллиардов… три! Продано! Бум! Поздравляем гостя с ID 909 с успешной покупкой!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Яо поднялся, поправил свой тёмно-золотой плащ и, даже не взглянув на цифру в сто миллиардов на виртуальном экране, равнодушно обратился к своему ошеломлённому адъютанту:</w:t>
+        <w:t>Ли Яо поднялся, поправил свой тёмно-золотой плащ и, даже не взглянув на цифру в десять миллиардов на виртуальном экране, равнодушно обратился к своему ошеломлённому адъютанту:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>