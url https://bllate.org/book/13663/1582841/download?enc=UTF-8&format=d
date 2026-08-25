--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Маршал, вы действительно собираетесь тайно проникнуть на Тёмную звезду? — нахмурившись, спросил первый помощник Тан Лиюй.</w:t>
+        <w:t>— Маршал, вы действительно собираетесь тайно проникнуть на Тёмную звезду? — нахмурившись, спросил вице-капитан Тан Лиюй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Космические пираты на протяжении сотен лет терроризировали галактику. Четыре великие державы несли от них огромный урон: каждый год пираты грабили звездолёты, что приводило к колоссальным убыткам. Бесчисленные карательные экспедиции не приносили результатов, потому что логово пиратов в звёздном скоплении Тёмного Моря находилось в отдалённой, не до конца изученной и никем не контролируемой части космоса. Без точных звёздных карт экспедиционные силы не могли найти их базу и раз за разом возвращались ни с чем.</w:t>
+        <w:t>Космические пираты на протяжении сотен лет терроризировали галактику. Четыре великие державы несли от них огромный урон: каждый год пираты грабили звездолёты, что приводило к колоссальным убыткам. Бесчисленные экспедиционные корпуса не приносили результатов, потому что логово пиратов в звёздном скоплении Тёмного Моря находилось в отдалённой, не до конца изученной и никем не контролируемой части космоса. Без точных звёздных карт экспедиционные силы не могли найти их базу и раз за разом возвращались ни с чем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал, близкий друг Третьего принца, узнав о трагедии, без колебаний вызвался возглавить карательную экспедицию. Так началась эта кампания.</w:t>
+        <w:t>Маршал, близкий друг Третьего принца, узнав о трагедии, без колебаний вызвался возглавить экспедицию. Так началась эта кампания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ещё в начальной школе при академии инструкторы рассказывали им о ней.</w:t>
+        <w:t>Ещё в начальной школе при Восточно-китайской военной академии инструкторы рассказывали им о ней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>