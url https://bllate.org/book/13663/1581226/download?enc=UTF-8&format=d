--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну что ты, дитя… Господин Хуан так молод, поздоровайся как следует.</w:t>
+        <w:t>— Ну что ты, дитя… Господин Хуан так молод, назови его братом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Управление мехом требовало огромных затрат духовной энергии. Чем интенсивнее был бой, тем больше силы уходило. К концу двадцатого боя его практически мгновенно побеждали, а противники не скупились на насмешки и язвительные комментарии.</w:t>
+        <w:t>Управление мехом требовало огромных затрат духовной силы. Чем интенсивнее был бой, тем больше силы уходило. К концу двадцатого боя его практически мгновенно побеждали, а противники не скупились на насмешки и язвительные комментарии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>