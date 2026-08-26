--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако в тринадцать лет, когда его одноклассники один за другим становились высококлассными альфами, он так и оставался бетой. Даже после окончания средней школы, несмотря на то что его общие баллы позволяли поступить на факультет пилотирования мех в академии, он не мог стать полноправным студентом без духовной силы четвёртого уровня. Единственным шансом было дифференцироваться в альфу до восемнадцатилетия.</w:t>
+        <w:t>Однако в тринадцать лет, когда его одноклассники один за другим становились высококлассными альфами, он так и оставался бетой. Даже после окончания средней школы, несмотря на то что его общие баллы позволяли поступить на факультет мех в академии, он не мог стать полноправным студентом без духовной силы четвёртого уровня. Единственным шансом было дифференцироваться в альфу до восемнадцатилетия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>