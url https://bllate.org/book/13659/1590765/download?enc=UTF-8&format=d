--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Госпожа Ван, нельзя же так обижать человека! Ваша невестка с тех пор, как пришла в ваш дом, ни разу досыта не ела! Если всё так, как вы говорите, то она что, сама себе вредит, чтобы голодать? Стирает с трёх ночи, выносит ночной горшок в пять утра? Вы так жестоки с ней, а она и слова не скажет, и вы ещё смеете упрекать её в непочтительности?</w:t>
+        <w:t>— Старушка Ван, нельзя же так обижать человека! Ваша невестка с тех пор, как пришла в ваш дом, ни разу досыта не ела! Если всё так, как вы говорите, то она что, сама себе вредит, чтобы голодать? Стирает с трёх ночи, выносит ночной горшок в пять утра? Вы так жестоки с ней, а она и слова не скажет, и вы ещё смеете упрекать её в непочтительности?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,83 +1102,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да пошла ты к чёрту! — старуха Ван принялась браниться с той женщиной. Посыпались такие грязные ругательства, что даже Юй Нин, привыкший к интернет-баталиям, был поражён.</w:t>
-[...31 lines deleted...]
-        <w:t>— Не смей клеветать и порочить моё доброе имя! — внезапно раздался мужской голос. Все замолчали. Из дома вышел мужчина средних лет в шёлковой рубахе. Волосы его были собраны в даосский пучок, на подбородке красовалась козлиная бородка. В одной руке он держал компас, а другую завёл за спину, неторопливо вышагивая с видом отрешённого мудреца. Он нахмурился, явно недовольный собравшимися. — Госпожа Ван, если верите мне, то выгоните эту свою невестку из дома, и ваш сын непременно поправится в течение трёх дней!</w:t>
+        <w:t>— Да пошла ты к чёрту! — старушка Ван принялась браниться с той женщиной. Посыпались такие грязные ругательства, что даже Юй Нин, привыкший к интернет-баталиям, был поражён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смей клеветать и порочить моё доброе имя! — внезапно раздался мужской голос. Все замолчали. Из дома вышел мужчина средних лет в шёлковой рубахе. Волосы его были собраны в даосский пучок, на подбородке красовалась козлиная бородка. В одной руке он держал компас, а другую завёл за спину, неторопливо вышагивая с видом отрешённого мудреца. Он нахмурился, явно недовольный собравшимися. — Старушка Ван, если верите мне, то выгоните эту свою невестку из дома, и ваш сын непременно поправится в течение трёх дней!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,83 +1582,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Ван поспешно отпустила невестку и преградила ему путь.</w:t>
-[...31 lines deleted...]
-        <w:t>— Господин, — заискивающе сказала она, потирая руки, — в нашей деревне мало кто грамоте обучен, не обращайте внимания на слова соседей! Чтобы выгнать эту дрянь, мне ещё понадобится ваш совет!</w:t>
+        <w:t>Старушка Ван поспешно отпустила невестку и преградила ему путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, — заискивающе сказала Старушка Ван, потирая руки, — в нашей деревне мало кто грамоте обучен, не обращайте внимания на слова соседей! Чтобы выгнать эту дрянь, мне ещё понадобится ваш совет!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, да, да! — госпожа Ван повернулась, схватила невестку за руку и потащила её прочь. Молодая женщина снова зарыдала, её крики были полны отчаяния:</w:t>
+        <w:t>— Да, да, да! — старушка Ван повернулась, схватила невестку за руку и потащила её прочь. Молодая женщина снова зарыдала, её крики были полны отчаяния:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Ван, увидев его, немного сбавила тон, но всё ещё говорила с неприязнью:</w:t>
+        <w:t>Старушка Ван, увидев его, немного сбавила тон, но всё ещё говорила с неприязнью:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>