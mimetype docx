--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -206,147 +206,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Мэй просит вас пройти вперёд, у него есть для вас поручение.</w:t>
-[...95 lines deleted...]
-        <w:t>— …Благодарю за предупреждение, — поблагодарил Юй Нин и с сожалением спрыгнул с подножки, направляясь к головной карете. Стоя на краю, он уже собирался откинуть занавеску и войти, как изнутри донеслись какие-то звуки, а затем раздражённый голос господина Мэя:</w:t>
+        <w:t>— Мастер Мэй просит вас пройти вперёд, у него есть для вас поручение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был управляющий из свиты Лорда Гу, человек с обходительными манерами. Он тихо шепнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наш господин велел передать, что Мастер Мэй собирается проверить ваши уроки. Будьте внимательны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Благодарю за предупреждение, — поблагодарил Юй Нин и с сожалением спрыгнул с подножки, направляясь к головной карете. Стоя на краю, он уже собирался откинуть занавеску и войти, как изнутри донеслись какие-то звуки, а затем раздражённый голос Мастера Мэя:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нин замер, подумав, что едва проснувшись, он снова чем-то умудрился разгневать учителя. Но тут же изнутри раздался весёлый смех господина Гу:</w:t>
+        <w:t>Юй Нин замер, подумав, что едва проснувшись, он снова чем-то умудрился разгневать учителя. Но тут же изнутри раздался весёлый смех Лорда Гу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Служанка в лазурном, видя, что он медлит, тактично шагнула вперёд.</w:t>
+        <w:t>Синеодетая служанка, видя, что он медлит, тактично шагнула вперёд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав движение снаружи, господин Мэй кашлянул и позвал:</w:t>
+        <w:t>Услышав движение снаружи, Мастер Мэй кашлянул и позвал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Мэй сегодня был в простом халате и со свитком в руках, что придавало ему вид учёного мужа. Вот только почему-то подол его халата был помят… Он махнул рукой, отменяя церемонии. Юй Нин выпрямился и, едва собравшись что-то сказать, не сдержал зевка, который сбил его с мысли. Господин Мэй нахмурился.</w:t>
+        <w:t>Мастер Мэй сегодня был в простом халате и со свитком в руках, что придавало ему вид учёного мужа. Вот только почему-то подол его халата был помят… Он махнул рукой, отменяя церемонии. Юй Нин выпрямился и, едва собравшись что-то сказать, не сдержал зевка, который сбил его с мысли. Мастер Мэй нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Фужун сказала, что он во вторую стражу ещё прятался под одеялом и при свете лампы читал какой-то роман, — невзначай вставил господин Гу. — Такое чтиво вредит здоровью, следует быть сдержаннее.</w:t>
+        <w:t>— Фужун сказала, что он во вторую стражу ещё прятался под одеялом и при свете лампы читал какой-то роман, — невзначай вставил Лорд Гу. — Такое чтиво вредит здоровью, следует быть сдержаннее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не успел он договорить, как господин Мэй снова его ударил. В гневе он указал на выход.</w:t>
+        <w:t>Не успел он договорить, как Мастер Мэй снова его ударил. В гневе он указал на выход.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу подмигнул Юй Нину. Тот после нескольких дней общения с этим «шигуном» мгновенно всё понял и, не успев даже согреть место, выскочил из кареты. Он только теперь осознал все преимущества наличия такого шигуна, особенно когда тот всеми силами старается не дать тебе отнимать время у твоего учителя.</w:t>
+        <w:t>Лорд Гу подмигнул Юй Нину. Тот после нескольких дней общения с этим «шигуном» мгновенно всё понял и, не успев даже согреть место, выскочил из кареты. Он только теперь осознал все преимущества наличия такого шигуна, особенно когда тот всеми силами старается не дать тебе отнимать время у твоего учителя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,83 +1134,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И где он только такому научился! — проворчал господин Мэй, едва тот ушёл, и сердито посмотрел на господина Гу. — Гу Мэнлань, это не твоих ли рук дело? Откуда у него эти пьески? У тебя взял?</w:t>
-[...31 lines deleted...]
-        <w:t>— Не я, это не я! А-Жо, не обвиняй меня понапрасну, — господин Гу придвинулся ближе, обнял господина Мэя за талию и, беззастенчиво прижавшись к нему, прошептал: — Я ведь порядочный человек.</w:t>
+        <w:t>— И где он только такому научился! — проворчал Мастер Мэй, едва тот ушёл, и сердито посмотрел на Лорда Гу. — Гу Мэнлань, это не твоих ли рук дело? Откуда у него эти пьески? У тебя взял?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не я, это не я! А-Жо, не обвиняй меня понапрасну, — Лорд Гу придвинулся ближе, обнял Мастера Мэя за талию и, беззастенчиво прижавшись к нему, прошептал: — Я ведь порядочный человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Служанки в лазурном были первоклассными служанками в поместье Гу и, естественно, имели право ездить в повозке. Не успела она отказаться, как Юй Нин добавил:</w:t>
+        <w:t>Синеодетые служанки были первоклассными служанками в поместье Гу и, естественно, имели право ездить в повозке. Не успела она отказаться, как Юй Нин добавил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,83 +1646,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Мэй и господин Гу уже вышли. Юй Нин увидел, что господин Гу отдаёт какие-то распоряжения слуге, а господин Мэй помахал ему рукой, подзывая к себе.</w:t>
-[...31 lines deleted...]
-        <w:t>Направляясь к учителю, Юй Нин осматривал место их ночлега. Он ожидал увидеть постоялый двор, но перед ним был целый особняк. Сделав несколько шагов, он, подойдя к господину Мэю, неожиданно для самого себя выпалил:</w:t>
+        <w:t>Мастер Мэй и Лорд Гу уже вышли. Юй Нин увидел, что Лорд Гу отдаёт какие-то распоряжения слуге, а Мастер Мэй помахал ему рукой, подзывая к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Направляясь к Мастеру Мэю, Юй Нин осматривал место их ночлега. Он ожидал увидеть постоялый двор, но перед ним был целый особняк. Сделав несколько шагов, он, подойдя к Мастеру Мэю, неожиданно для самого себя выпалил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,83 +1742,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При этих словах и господин Гу, и господин Мэй обернулись к нему.</w:t>
-[...31 lines deleted...]
-        <w:t>Господин Гу жестом велел управляющему отойти и спросил:</w:t>
+        <w:t>При этих словах и Лорд Гу, и Мастер Мэй обернулись к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лорд Гу жестом велел управляющему отойти и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>