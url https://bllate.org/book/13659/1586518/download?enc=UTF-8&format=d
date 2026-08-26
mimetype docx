--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжу Фэйсин был шарлатаном, причём весьма знаменитым. Правящая династия именовалась Янь, и со времён её основателя, императора Тай-цзу, представители рода Чжу из поколения в поколение становились государями-наставниками. Однако в этом поколении их традицию внезапно прервал господин Гу Мэнлань. Был ли господин Гу более искусен? Вовсе нет. Просто нынешний глава рода Чжу (и единственный его отпрыск), Чжу Фэйсин, представ перед императором, устроил целый спектакль с гаданиями и предсказаниями, после чего объявил, что первые двадцать лет государем-наставником ему быть не суждено, и его черёд наступит лишь через тридцать лет.</w:t>
+        <w:t>Чжу Фэйсин был шарлатаном, причём весьма знаменитым. Правящая династия именовалась Янь, и со времён её основателя, императора Тай-цзу, представители рода Чжу из поколения в поколение становились государями-наставниками. Однако в этом поколении их традицию внезапно прервал господин Гу Мэнлань. Был ли господин Гу более искусен? Вовсе нет. Просто нынешний глава рода Чжу (и единственный его отпрыск), Чжу Фэйсин, представ перед императором, устроил целый спектакль с гаданиями и предсказаниями, после чего объявил, что первые двадцать лет государем-наставником ему быть не суждено, а следующие тридцать лет государем-наставником будет он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старина Гу, гексаграммы говорят, что и с твоей второй половиной связь у тебя слаба! Если не будешь осторожен, закончишь жизнь в одиночестве! Ты должен совершить доброе дело, чтобы обрести с ней встречу!</w:t>
+        <w:t>— Старина Гу, гексаграммы говорят, что и с твоей второй половиной связь у тебя слаба! Если не будешь осторожен, закончишь жизнь в одиночестве! Ты должен совершить доброе дело, чтобы обрести с ним встречу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Давай сюда, — небрежно бросил господин Гу. Одна из служанок в лазурном тут же шагнула вперёд. Старый евнух, несколько раз кивнув, передал свиток ей, а та, в свою очередь, преподнесла его господину Гу.</w:t>
+        <w:t>— Давай сюда, — небрежно бросил господин Гу. Синеодетая служанка тут же шагнула вперёд. Старый евнух, несколько раз кивнув, передал свиток ей, а та, в свою очередь, преподнесла его господину Гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>