--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило Юй Нину переступить порог, как две служанки пошли впереди, указывая путь. За ним следовала Фужун, а за ней — еще четыре девушки. Это торжественное шествие заставило его почувствовать себя важной персоной. Примерно так же выглядела свита старшей дочери какого-нибудь префекта, когда та заходила в лавку «Юйши».</w:t>
+        <w:t>Стоило Юй Нину переступить порог, как две служанки пошли впереди, указывая путь. За ним следовала Фужун, а за ней — еще четыре девушки. Это торжественное шествие заставило его почувствовать себя важной персоной. Примерно так же выглядела свита старшей дочери какого-нибудь префекта, когда та заходила в Мастерскую «Юйцан».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нин поклонился Лорду Гу и невольно присмотрелся к обоим мужчинам. Как он и ожидал, и Мэй Жо, и Гу Мэнлань были окружены легким ореолом. Сейчас, когда на улице совсем рассвело, это было почти незаметно, если не вглядываться специально. Сияние вокруг Лорда Гу было ярче и обширнее, чем у Мастера Мэя. Юй Нин предположил, что дело в артефактах, которые носил на себе Гу-дажэнь — вероятно, они были более высокого качества.</w:t>
+        <w:t>Юй Нин поклонился Лорду Гу и невольно присмотрелся к обоим мужчинам. Как он и ожидал, и Мэй Жо, и Гу Мэнлань были окружены легким ореолом. Сейчас, когда на улице совсем рассвело, это было почти незаметно, если не вглядываться специально. Сияние вокруг Лорда Гу было ярче и обширнее, чем у Мастера Мэя. Юй Нин предположил, что дело в артефактах, которые носил на себе Лорд Гу — вероятно, они были более высокого качества.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>