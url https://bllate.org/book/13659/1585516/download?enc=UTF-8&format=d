--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Изящная служанка в лазурном провела Юй Нина через половину поместья, с севера на самый юг, где и находились покои, отведённые для него господином Гу. Нельзя было сказать, что место было захудалым. Напротив, пейзаж здесь был живописным, а внутреннее убранство — изысканным и утончённым. И скромные, но элегантные безделушки на полках для древностей, и четыре сокровища кабинета на столе — всё было безупречно и прекрасно, полностью соответствуя его образу в глазах окружающих. Но…</w:t>
+        <w:t>Изящная синеодетая служанка провела Юй Нина через половину поместья, с севера на самый юг, где и находились покои, отведённые для него господином Гу. Нельзя было сказать, что место было захудалым. Напротив, пейзаж здесь был живописным, а внутреннее убранство — изысканным и утончённым. И скромные, но элегантные безделушки на полках для древностей, и четыре сокровища кабинета на столе — всё было безупречно и прекрасно, полностью соответствуя его образу в глазах окружающих. Но…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что вы, я не заслуживаю такой похвалы, — Юй Нин покраснел от смущения, когда пожилой человек раз за разом называл его «господином». В эту эпоху «господином» именовали учёных и уважаемых людей, способных стоять на своих ногах. Его же обычно называли «юным господином» из уважения к учителю. Хуже того, старик без удержу расхваливал его, говоря о «внешности небожителя». Юй Нин прекрасно знал свою внешность — он ведь не переродился в новом теле, когда прошёл через дверь. Он знал, на что похож, и не смел принимать такие комплименты.</w:t>
+        <w:t>— Что вы, я не заслуживаю такой похвалы, — Юй Нин покраснел от смущения, когда пожилой человек раз за разом называл его «господином». В эту эпоху «господином» именовали учёных и уважаемых людей, способных стоять на своих ногах. Его же обычно называли «маленьким господином» из уважения к учителю. Хуже того, старик без удержу расхваливал его, говоря о «внешности небожителя». Юй Нин прекрасно знал свою внешность — он ведь не переродился в новом теле, когда прошёл через дверь. Он знал, на что похож, и не смел принимать такие комплименты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пустяки, пустяки, — лекарь достал из ящичка коробочку с мазью и передал её стоявшей рядом служанке в лазурном, наказав: — Эту мазь «Искрящийся иней» накладывайте юному господину утром и вечером. В еде избегайте возбуждающих продуктов. И следите, чтобы он больше не травмировал руку, иначе могут быть последствия. В остальном ничего особенного.</w:t>
+        <w:t>— Пустяки, пустяки, — лекарь достал из ящичка коробочку с мазью и передал её стоявшей рядом зеленоодетой служанке, наказав: — Эту мазь «Искрящийся иней» накладывайте маленькому господину утром и вечером. В еде избегайте возбуждающих продуктов. И следите, чтобы он больше не травмировал руку, иначе могут быть последствия. В остальном ничего особенного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не стоит, это место мне хорошо знакомо, не заблужусь… Дева Фужун, лучше присмотрите за юным господином. Всего доброго.</w:t>
+        <w:t>— Не стоит, это место мне хорошо знакомо, не заблужусь… Дева Фужун, лучше присмотрите за маленьким господином. Всего доброго.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>