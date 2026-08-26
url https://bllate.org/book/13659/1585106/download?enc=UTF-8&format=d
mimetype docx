--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Говорят, юный господин Юй весьма сообразителен. Похоже, это правда. Держите его крепче, не дайте уйти.</w:t>
+        <w:t>— Говорят, Маленький господин Юй весьма сообразителен. Похоже, это правда. Держите его крепче, не дайте уйти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Его волосы… Юный господин Юй — буддийский монах?</w:t>
+        <w:t>— Его волосы… Маленький господин Юй — буддийский монах?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет. А-Си, служанка господина Мэя, как-то упоминала, что юный господин Юй недавно повздорил с кем-то и в сердцах обрил голову. Господин Мэй был очень зол из-за этого.</w:t>
+        <w:t>— Нет. А-Си, служанка Мастера Мэя, как-то упоминала, что Маленький господин Юй недавно повздорил с кем-то и в сердцах обрил голову. Мастер Мэй был очень зол из-за этого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юный господин Юй, не стоит беспокоиться. Господин Мэй сейчас в гостях в поместье господина Гу. Лучше не сопротивляйтесь и поезжайте с нами.</w:t>
+        <w:t>— Маленький господин Юй, не стоит беспокоиться. Мастер Мэй сейчас в гостях в поместье Лорда Гу. Лучше не сопротивляйтесь и поезжайте с нами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин, у юного господина Юя вывихнуто запястье.</w:t>
+        <w:t>— Господин, у маленького господина Юя вывихнуто запястье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юный господин Юй, следуйте за ними… Это боевые служанки, так что не говорите, что я вас не предупреждал.</w:t>
+        <w:t>— Маленький господин Юй, следуйте за ними… Это боевые служанки, так что не говорите, что я вас не предупреждал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Гу ждёт вас. Прошу вас, юный господин Юй.</w:t>
+        <w:t>— Лорд Гу ждёт вас. Прошу вас, Маленький господин Юй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Приветствую господина Гу.</w:t>
+        <w:t>— Приветствую Лорда Гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу поднялся и подошёл к Юй Нину. Вблизи он выглядел ещё более привлекательным: губы, словно подкрашенные киноварью, ослепительная красота, истинный цветок богатства и роскоши. Однако Юй Нин не так давно видел сошедшего с небес небожителя, и земная красота уже не производила на него особого впечатления. Господин Гу внимательно осмотрел его, и в его взгляде читался холод.</w:t>
+        <w:t>Лорд Гу поднялся и подошёл к Юй Нину. Вблизи он выглядел ещё более привлекательным: губы, словно подкрашенные киноварью, ослепительная красота, истинный цветок богатства и роскоши. Однако Юй Нин не так давно видел сошедшего с небес небожителя, и земная красота уже не производила на него особого впечатления. Лорд Гу внимательно осмотрел его, и в его взгляде читался холод.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Мэй схватил Гу Мэнланя за воротник и с силой дёрнул назад. Господин Гу отшатнулся на несколько шагов и едва не упал. Господин Мэй вперил в него яростный взгляд.</w:t>
+        <w:t>Мастер Мэй схватил Гу Мэнланя за воротник и с силой дёрнул назад. Господин Гу отшатнулся на несколько шагов и едва не упал. Мастер Мэй вперил в него яростный взгляд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу, который только что принадлежал к фракции хаотично-злых, мгновенно растаял, словно лёд и снег. Одной рукой он высвободил свой воротник из хватки господина Мэя, а другой взял его за руку, усаживая рядом и с улыбкой говоря:</w:t>
+        <w:t>Господин Гу, который только что принадлежал к фракции хаотично-злых, мгновенно растаял, словно лёд и снег. Одной рукой он высвободил свой воротник из хватки Мастера Мэя, а другой взял его за руку, усаживая рядом и с улыбкой говоря:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нин не шелохнулся, позволяя им делать что угодно, потому что заметил, как его учитель в гневе приближается. Он уже приготовился посмотреть сцену в духе «отвергнутый и озлобленный возлюбленный получает пощёчину от вспыльчивого и гордого героя», но в мгновение ока тот уже с улыбкой усаживал господина Мэя! И господин Мэй даже не сопротивлялся! Выходит, всё это было игрой? А этот спектакль давно уже закончился хэппи-эндом?</w:t>
+        <w:t>Юй Нин не шелохнулся, позволяя им делать что угодно, потому что заметил, как его учитель в гневе приближается. Он уже приготовился посмотреть сцену в духе «отвергнутый и озлобленный возлюбленный получает пощёчину от вспыльчивого и гордого героя», но в мгновение ока тот уже с улыбкой усаживал Мастера Мэя! И Мастер Мэй даже не сопротивлялся! Выходит, всё это было игрой? А этот спектакль давно уже закончился хэппи-эндом?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что ты сказал?! Повтори ещё раз!!! — господин Мэй взорвался на месте.</w:t>
+        <w:t>— Что ты сказал?! Повтори ещё раз!!! — Мастер Мэй взорвался на месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>