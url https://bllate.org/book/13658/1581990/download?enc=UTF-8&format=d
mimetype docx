--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -142,83 +142,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синевато-серый Обиженный ребёнок и тот, что сидел у него на спине, цвета воронова крыла, очевидно, были разного уровня. Судя по боевой мощи, первый уступал двум тварям из «Хижины», поэтому именно на него и велась охота.</w:t>
-[...31 lines deleted...]
-        <w:t>Запретные зоны «Хижины в лесу» и «Плачущего дитя» были одного уровня, и прямое столкновение между ними лишь сыграло бы на руку двум другим зонам. Поэтому обе стороны никогда не вступали в открытый конфликт. Десятки мешков на чердаке свидетельствовали о том, что «Хижина в лесу» охотилась регулярно, а Обиженный ребёнок цвета воронова крыла, не находя выхода, был вынужден мириться с этим хрупким равновесием.</w:t>
+        <w:t>Синевато-серое Обиженное дитя и та, что сидела у него на спине, цвета воронова крыла, очевидно, были разного уровня. Судя по боевой мощи, первое уступало двум тварям из «Хижины», поэтому именно на него и велась охота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запретные зоны «Хижины в лесу» и «Плачущего дитя» были одного уровня, и прямое столкновение между ними лишь сыграло бы на руку двум другим зонам. Поэтому обе стороны никогда не вступали в открытый конфликт. Десятки мешков на чердаке свидетельствовали о том, что «Хижина в лесу» охотилась регулярно, а Обиженное дитя цвета воронова крыла, не находя выхода, было вынуждено мириться с этим хрупким равновесием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кожа других Обиженных детей была синевато-серой, и только у того, что сидел у него на спине, она была цвета воронова крыла, почти зловеще-чёрная. Вероятно, он был их вожаком, сильнейшим из всех. С того момента, как Цэнь Цзинь заговорил, смех прекратился. Что до удушения, то он расценил это как попытку устрашения.</w:t>
+        <w:t>Кожа других Обиженных детей была синевато-серой, и только у той, что сидела у него на спине, она была цвета воронова крыла, почти зловеще-чёрная. Вероятно, она была их вожаком, сильнейшей из всех. С того момента, как Цэнь Цзинь заговорил, смех прекратился. Что до удушения, то он расценил это как попытку устрашения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При упоминании «подземного водохранилища» аномалии, казалось, ощутили крайний ужас. Обиженный ребёнок цвета воронова крыла разразился пронзительным смехом, и остальные синевато-серые дети тут же подхватили его. Вся колоннада священных столпов наполнилась их смехом, похожим на отчаянный детский плач. Неудивительно, что их прозвали «Плачущим дитя».</w:t>
+        <w:t>При упоминании «подземного водохранилища» аномалии, казалось, ощутили крайний ужас. Обиженное дитя цвета воронова крыла разразилось пронзительным смехом, и остальные синевато-серые дети тут же подхватили его. Вся колоннада священных столпов наполнилась их смехом, похожим на отчаянный детский плач. Неудивительно, что их прозвали «Плачущим дитя».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А-а-а-а! — пронзительно взвизгнул Обиженный ребёнок, издав нечто похожее на высокочастотный звук.</w:t>
+        <w:t>— А-а-а-а! — пронзительно взвизгнуло Обиженное дитя, издав нечто похожее на высокочастотный звук.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,83 +1038,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обиженный ребёнок цвета воронова крыла был порождением боли и ненависти детей, погибших во время ритуала забивания живых свай. Загрязнение из подземного водохранилища превратило его в кровожадную человекоподобную аномалию с разумом пяти-шестилетнего ребёнка.</w:t>
-[...31 lines deleted...]
-        <w:t>Он почувствовал опасность, исходящую от этого желтоволосого, и ощутил страх, не решаясь вступать в бой. Он боялся, что другие аномалии воспользуются ситуацией, но в то же время предложение Цэнь Цзиня его соблазняло.</w:t>
+        <w:t>Обиженное дитя цвета воронова крыла было порождением боли и ненависти детей, погибших во время ритуала забивания живых свай. Загрязнение из подземного водохранилища превратило её в кровожадную человекоподобную аномалию с разумом пяти-шестилетнего ребёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она почувствовала опасность, исходящую от этого желтоволосого, и ощутила страх, не решаясь вступать в бой. Она боялась, что другие аномалии воспользуются ситуацией, но в то же время предложение Цэнь Цзиня её соблазняло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот миг Цэнь Цзинь распланировал своё будущее, но в следующую секунду заметил, что Обиженные дети, которые постепенно приближались, остановились и замолчали. Они просто смотрели на него. А ребёнок на его спине уже взобрался на плечо и показал своё лицо, покрытое трещинами.</w:t>
+        <w:t>В этот миг Цэнь Цзинь распланировал своё будущее, но в следующую секунду заметил, что Обиженные дети, которые постепенно приближались, остановились и замолчали. Они просто смотрели на него. А ребёнок на его спине уже взобрался на плечо и показала своё лицо, покрытое трещинами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,83 +1294,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как… — голосовые связки Обиженного дитя были повреждены известковым раствором, и голос его звучал, как скрежет песка по чугунной сковороде, — избавиться от Хижины в лесу и Шаньсяо?</w:t>
-[...31 lines deleted...]
-        <w:t>Его абсолютно серые глаза зловеще уставились на Цэнь Цзиня. Он думал сначала избавиться от Хижины в лесу и Шаньсяо, а когда съест их, разобраться и с этим человеком.</w:t>
+        <w:t>— Как… — голосовые связки Обиженного дитя были повреждены известковым раствором, и голос её звучал, как скрежет песка по чугунной сковороде, — избавиться от Хижины в лесу и Шаньсяо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её абсолютно серые глаза зловеще уставились на Цэнь Цзиня. Она думала сначала избавиться от Хижины в лесу и Шаньсяо, а когда съест их, разобраться и с этим человеком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты обманул меня? — спросил Обиженный ребёнок.</w:t>
+        <w:t>— Ты обманул меня? — спросило Обиженное дитя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что делать? — спросил Обиженный ребёнок.</w:t>
+        <w:t>— Что делать? — спросило Обиженное дитя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,83 +1774,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обиженное дитя вскипело от обиды. Цэнь Цзинь холодно посмотрел на него, и в его глазах читалось безумие. Он был похож на смертника, идущего по канату, которому плевать на смерть, но который перед смертью утянет за собой всё, что окажется рядом.</w:t>
-[...31 lines deleted...]
-        <w:t>Обиженное дитя было уверено, что Цэнь Цзинь — маньяк. Его влекло предложение, но он боялся ловушки, и в то же время не мог отказаться от соблазна поглотить Хижину в лесу.</w:t>
+        <w:t>Обиженное дитя вскипело от обиды. Цэнь Цзинь холодно посмотрел на неё, и в его глазах читалось безумие. Он был похож на смертника, идущего по канату, которому плевать на смерть, но который перед смертью утянет за собой всё, что окажется рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обиженное дитя было уверено, что Цэнь Цзинь — маньяк. Её влекло предложение, но она боялась ловушки, и в то же время не могла отказаться от соблазна поглотить Хижину в лесу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,83 +3950,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если сейчас не избавишься от Хижины, то, когда они съедят Шаньсяо и станут сильнее, ты будешь следующим на очереди!</w:t>
-[...31 lines deleted...]
-        <w:t>Едва он договорил, как несколько чёрных теней, похожих на рысей, набросились на одноглазого монстра, вцепившись ему в руки и ноги. Одноглазый схватил одного и разорвал пополам. Из-под земли вырвались чёрные волосы, похожие на лианы, и, обвив другого Обиженного ребёнка, разорвали его на куски.</w:t>
+        <w:t>— Если сейчас не избавишься от Хижины, то, когда они съедят Шаньсяо и станут сильнее, ты будешь следующей на очереди!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он договорил, как несколько чёрных теней, похожих на рысей, набросились на одноглазого монстра, вцепившись ему в руки и ноги. Одноглазый схватил одного и разорвал пополам. Из-под земли вырвались чёрные волосы, похожие на лианы, и, обвив другое Обиженное дитя, разорвали её на куски.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>