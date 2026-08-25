--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Экран заполнили плотные ряды таблиц и данных. Это был не тот упрощённый отчёт, который могла выдать экстракционная печь, а детальный анализ, на который были способны лишь высокоточные приборы Института тестирования.</w:t>
+        <w:t>Экран заполнили плотные ряды таблиц и данных. Это был не тот упрощённый отчёт, который могла выдать экстракционная печь, а детальный анализ, на который были способны лишь высокоточные приборы Федерального института тестирования лекарственных средств.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Сюэ Цзиньсин: Эм… насчёт той экстракционной печи. Чан Сы тебе говорила? Сегодня днём приедут с завода, чтобы заменить реакционную камеру.]</w:t>
+        <w:t>[Сюэ Цзиньсин: Эм… насчёт той экстракционной печи. Чан Сы тебе говорила? Сегодня днём приедут с завода, чтобы заменить реакционное пространство.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пойду я, дела ждут, — Ляо Чанфань поднял свой старый, но чистый термобокс.</w:t>
+        <w:t>— Пойду я, дела ждут, — Ляо Чанфань поднял свой старый, но чистый термостатический бокс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ляо Чанфань поправил термобокс, убедившись, что его старый друг надёжно закреплён на теле.</w:t>
+        <w:t>Ляо Чанфань поправил термостатический бокс, убедившись, что его старый друг надёжно закреплён на теле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,83 +2958,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мастер, обливаясь потом, отказался. С того момента, как он вскрыл экстракционную печь и извлёк полностью деформированную реакционную камеру, его прошиб холодный пот.</w:t>
-[...31 lines deleted...]
-        <w:t>Изначально овальная камера была искажена духовной силой до неузнаваемости. На внутренних стенках виднелись волнообразные следы духовной силы, а правый нижний угол был так растянут, что остался лишь тончайший слой металла. Словно её избили духовной силой.</w:t>
+        <w:t>Мастер, обливаясь потом, отказался. С того момента, как он вскрыл экстракционную печь и извлёк полностью деформированное реакционное пространство, его прошиб холодный пот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально овальное пространство было искажено духовной силой до неузнаваемости. На внутренних стенках виднелись волнообразные следы духовной силы, а правый нижний угол был так растянут, что остался лишь тончайший слой металла. Словно его избили духовной силой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его скула заметно покраснела и опухла, но он не стал покупать лекарство, потому что, убегая, случайно повредил термобокс, а его ремонт стоил денег.</w:t>
+        <w:t>Его скула заметно покраснела и опухла, но он не стал покупать лекарство, потому что, убегая, случайно повредил термостатический бокс, а его ремонт стоил денег.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>