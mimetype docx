--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсину было немного совестно. Вещь стоимостью более миллиона была испорчена. Подумав, он достал из термошкафа большую бутыль Пилюль медового аромата и протянул её Чан Сы — действительно большую, литровую.</w:t>
+        <w:t>Сюэ Цзиньсину было немного совестно. Вещь стоимостью более миллиона была испорчена. Подумав, он достал из термостатического шкафа большую бутыль Пилюль медового аромата и протянул её Чан Сы — действительно большую, литровую.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чан Сы была обладателем духовной силы B-класса, так что действие Пилюль медового аромата на неё было ограниченным, но всё же не нулевым. Сюэ Цзиньсин был уверен, что от него она получает больше работы, чем от Янь Ланьюя.</w:t>
+        <w:t>Чан Сы была обладательницей духовной силы B-класса, так что действие Пилюль медового аромата на неё было ограниченным, но всё же не нулевым. Сюэ Цзиньсин был уверен, что от него она получает больше работы, чем от Янь Ланьюя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь ЛАНьюй кивнул им и спокойно встал в конец очереди.</w:t>
+        <w:t>Янь Ланьюй кивнул им и спокойно встал в конец очереди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Семнадцать тысяч за замену реакционного пространства… несколько таких замен — и можно купить новую обычную печь.</w:t>
+        <w:t>Сто семьдесят тысяч за замену реакционного пространства… несколько таких замен — и можно купить новую обычную печь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В их группе было два старосты. Когда их выбирали, декан Тао Лай в частном порядке спрашивал Сюэ Цзиньсина, не хочет ли он занять эту должность, но тот, не проявив никакого интереса, отказался.</w:t>
+        <w:t>В их группе было два старосты. Когда их выбирали, преподаватель Тао Лай в частном порядке спрашивал Сюэ Цзиньсина, не хочет ли он занять эту должность, но тот, не проявив никакого интереса, отказался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>