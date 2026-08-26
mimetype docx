--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Майор Чан — обладательница духовной силы B-уровня. Нашим врачам-умиротворителям восстанавливать её духовное море слишком медленно. Поэтому после обсуждения мы решили дать ей пилюлю слияния.</w:t>
+        <w:t>— Майор Чэн — обладательница духовной силы B-уровня. Нашим врачам-умиротворителям восстанавливать её духовное море слишком медленно. Поэтому после обсуждения мы решили дать ей пилюлю слияния.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Учитель… колебания духовной силы майора Чан… выросли на ноль целых семь десятых. За пять часов, без дополнительной подпитки, почти на один пункт!</w:t>
+        <w:t>— Учитель… колебания духовной силы майора Чэн… выросли на ноль целых семь десятых. За пять часов, без дополнительной подпитки, почти на один пункт!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>