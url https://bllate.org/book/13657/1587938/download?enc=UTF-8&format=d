--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Многие высшие миры порождают людей, наделённых уникальными дарами. С этими людьми связано слишком многое, и Янь ЛЛаньюй, очевидно, был одним из них. Но не всегда такие люди могут благополучно вырасти и стать теми, кем их хочет видеть воля мира. Поэтому в Бюро Переселенцев существовал специальный отдел, который занимался устранением препятствий на пути избранных, чтобы они могли занять своё предначертанное место.</w:t>
+        <w:t>Многие высшие миры порождают людей, наделённых уникальными дарами. С этими людьми связано слишком многое, и Янь Ланьюй, очевидно, был одним из них. Но не всегда такие люди могут благополучно вырасти и стать теми, кем их хочет видеть воля мира. Поэтому в Бюро Переселенцев существовал специальный отдел, который занимался устранением препятствий на пути избранных, чтобы они могли занять своё предначертанное место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>