--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Открыв термобокс, Сюэ Цзиньсин достал пробирку.</w:t>
+        <w:t>Открыв термостатический бокс, Сюэ Цзиньсин достал пробирку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты всё ещё собираешься сегодня в «Линьхуа»? — Янь Ланьюй взял пустой контейнер и отчёт, аккуратно убрал их в термобокс и закрыл его. — Я попрошу Чан Сы отвезти тебя.</w:t>
+        <w:t>— Ты всё ещё собираешься сегодня в «Линьхуа»? — Янь Ланьюй взял пустой контейнер и отчёт, аккуратно убрал их в термостатический бокс и закрыл его. — Я попрошу Чан Сы отвезти тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет, фармацевты просто превосходные, — Сюэ Цзиньсин поставил термобокс. — Я пришёл по поводу тех двух экстрактов S-класса, что я вчера взял у вашей компании.</w:t>
+        <w:t>— Нет, фармацевты просто превосходные, — Сюэ Цзиньсин поставил термостатический бокс. — Я пришёл по поводу тех двух экстрактов S-класса, что я вчера взял у вашей компании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин открыл термобокс, достал Пилюлю медового аромата и отчёт по ней.</w:t>
+        <w:t>Сюэ Цзиньсин открыл термостатический бокс, достал Пилюлю медового аромата и отчёт по ней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>