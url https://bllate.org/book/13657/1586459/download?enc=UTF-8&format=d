--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это была Пилюля медового аромата, пилюля третьего ранга, предназначенная для успокоения души и умиротворения сердца. Она должна была оказаться весьма полезной при внезапных вспышках духовной силы.</w:t>
+        <w:t>Это была Пилюля медового аромата, пилюля третьего ранга, предназначенная для закрепления души и умиротворения сердца. Она должна была оказаться весьма полезной при внезапных вспышках духовной силы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Найдя на заваленном столе отчёт, рецепт и прочие документы на Пилюлю медового аромата, Сюэ Цзиньсин сложил всё в термобокс и собрался спуститься вниз, чтобы найти Янь Ланьюя.</w:t>
+        <w:t>Найдя на заваленном столе отчёт, рецепт и прочие документы на Пилюлю медового аромата, Сюэ Цзиньсин сложил всё в термостатический бокс и собрался спуститься вниз, чтобы найти Янь Ланьюя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я заходил за вещами, — Сюэ Цзиньсин указал на термобокс в руке.</w:t>
+        <w:t>— Я заходил за вещами, — Сюэ Цзиньсин указал на термостатический бокс в руке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С термобоксом в руке Сюэ Цзиньсин неторопливо направился к Маленькому Белому Зданию.</w:t>
+        <w:t>С термостатическим боксом в руке Сюэ Цзиньсин неторопливо направился к Маленькому Белому Зданию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>