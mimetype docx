--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин улыбнулся. Он опустил руку, открыл свой чжинао и вывел на проекцию перед всеми отчёт по Успокаивающей пилюле.</w:t>
+        <w:t>Сюэ Цзиньсин улыбнулся. Он опустил руку, открыл свой чжинао и вывел на проекцию перед всеми отчёт по Успокаивающей пилюле драгоценной сущности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,83 +494,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Данные в отчёте были им знакомы. Все присутствующие фармацевты уже видели их, когда Институт тестирования объявил об одобрении Успокаивающей пилюли.</w:t>
-[...31 lines deleted...]
-        <w:t>Поскольку других одобренных рецептов не было, данные по пилюле до сих пор висели на доске объявлений Института.</w:t>
+        <w:t>Данные в отчёте были им знакомы. Все присутствующие фармацевты уже видели их, когда Институт тестирования объявил об одобрении Успокаивающей пилюли драгоценной сущности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку других одобренных рецептов не было, данные по Успокаивающей пилюле драгоценной сущности до сих пор висели на доске объявлений Института.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Очевидно, этот способ был для неё непривычен. Иногда, разрезав половину, затвердевшая духовная сила внезапно исчезала, и шипы белой точки тут жеяростно вонзались в серую духовную силу. Уязвлённая духовная сила инстинктивно отступала, но тут же насильно останавливалась, снова затвердевала и приближалась к белой точке.</w:t>
+        <w:t>Очевидно, этот способ был для неё непривычен. Иногда, разрезав половину, затвердевшая духовная сила внезапно исчезала, и шипы белой точки тут же яростно вонзались в серую духовную силу. Уязвлённая духовная сила инстинктивно отступала, но тут же насильно останавливалась, снова затвердевала и приближалась к белой точке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока оба пребывали в своих мыслях, дверь зала ожидания открылась. Вошла не знакомая им доктор Вань, а женщина в чёрном рабочем костюме.</w:t>
+        <w:t>Пока оба пребывали в своих мыслях, дверь зала ожидания открылась. Вошла не знакомый им доктор Вань, а женщина в чёрном рабочем костюме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>