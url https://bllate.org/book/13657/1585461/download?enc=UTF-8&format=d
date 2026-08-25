--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоть Сюэ Цзиньсин и собирался съездить к пациентке, он целый день провёл в аптеке и всё же не решился напрямую просить выходной. Он был временным работником, всего на два месяца.</w:t>
+        <w:t>Хоть Сюэ Цзиньсин и собирался съездить к пациенту, он целый день провёл в аптеке и всё же не решился напрямую просить выходной. Он был временным работником, всего на два месяца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подойдя ближе, она заметила, что человек был очень высок, в белой маске. Одна его рука была в кармане, другая время от времени касалась комуникатора.</w:t>
+        <w:t>Подойдя ближе, она заметила, что человек был очень высок, в белой маске. Одна его рука была в кармане, другая время от времени касалась чжинао.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек выключил экран. Хотя маска скрывала выражение его лица, было видно, как уголки его глаз слегка изогнулись, словно в улыбке.</w:t>
+        <w:t>Человек выключил гуанпин. Хотя маска скрывала выражение его лица, было видно, как уголки его глаз слегка изогнулись, словно в улыбке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В палате действительно было полно народу. Кроме родственников пациентов, там было несколько человек в форме медсестёр и врачей-умиротворителей, все они столпились у лечебной кабины у окна.</w:t>
+        <w:t>В палате действительно было полно народу. Кроме родственников пациентов, там было несколько человек в форме медсестёр и врачей-умиротворителей, все они столпились у кабины для ухода у окна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Чжоу благодарно кивнула Сюэ Цзиньсину и протиснулась к лечебной кабине:</w:t>
+        <w:t>Сяо Чжоу благодарно кивнула Сюэ Цзиньсину и протиснулась к кабине для ухода:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Чжоу, лежавший в лечебной кабине, лишь спустя долгое время очень скованно кивнул.</w:t>
+        <w:t>Господин Чжоу, лежавший в кабине для ухода, лишь спустя долгое время очень скованно кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>