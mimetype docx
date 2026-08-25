--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Чун сидел на диване, рядом с ним стоял термобокс. Увидев доктора Ваня, он тут же встал:</w:t>
+        <w:t>Сюэ Чун сидел на диване, рядом с ним стоял термостатический бокс. Увидев доктора Ваня, он тут же встал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Чун открыл термобокс, демонстрируя содержимое.</w:t>
+        <w:t>Сюэ Чун открыл термостатический бокс, демонстрируя содержимое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В небольшом термобоксе лежало около десяти пробирок. Хоть он и говорил о высокоуровневых экстрактах, на самом деле там не было ни одной пробирки S-класса, только А и B.</w:t>
+        <w:t>В небольшом термостатическом боксе лежало около десяти пробирок. Хоть он и говорил о высокоуровневых экстрактах, на самом деле там не было ни одной пробирки S-класса, только А и B.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рука Сюэ Чуна, державшая термобокс, слегка напряглась. Ситуация была неловкой. Он сделал вид, что удивлён:</w:t>
+        <w:t>Рука Сюэ Чуна, державшая термостатический бокс, слегка напряглась. Ситуация была неловкой. Он сделал вид, что удивлён:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,83 +1198,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Другой рукой Сюэ Цзиньсин время от времени проводил по экрану, сохраняя при этом весьма серьёзное выражение лица.</w:t>
-[...31 lines deleted...]
-        <w:t>Господин Янь сидел рядом, просматривая на своём комуникатор записи боевых учений.</w:t>
+        <w:t>Другой рукой Сюэ Цзиньсин время от времени проводил по гуанпину, сохраняя при этом весьма серьёзное выражение лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Господин Янь сидел рядом, просматривая на своём чжинао записи боевых учений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин, разбудивший большого кота, не чувствовал ни малейшей вины. Обсудив с доктором Ванем изменённый рецепт, он взял термобокс и ушёл.</w:t>
+        <w:t>Сюэ Цзиньсин, разбудивший большого кота, не чувствовал ни малейшей вины. Обсудив с доктором Ванем изменённый рецепт, он взял термостатический бокс и ушёл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Посидев немного в тишине, Янь Ланьюй открыл комуникатор и отправил сообщение Чан Сы, попросив её перевести деньги за пилюли семье Сюэ.</w:t>
+        <w:t>Посидев немного в тишине, Янь Ланьюй открыл чжинао и отправил сообщение Чан Сы, попросив её перевести деньги за пилюли семье Сюэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин постучал пальцами по экрану, задумчиво размышляя: «Звучит так, будто это как раз то, что нужно».</w:t>
+        <w:t>Сюэ Цзиньсин постучал пальцами по гуанпину, задумчиво размышляя: «Звучит так, будто это как раз то, что нужно».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молодая женщина с растрёпанными волосами сидела у лечебной кабины, невидящим взглядом уставившись в пустоту.</w:t>
+        <w:t>Молодая женщина с растрёпанными волосами сидела у кабины для ухода, невидящим взглядом уставившись в пустоту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Чжоу вскрыла посылку и из одноразового термобокса достала пробирку.</w:t>
+        <w:t>Сяо Чжоу вскрыла посылку и из одноразового термостатического бокса достала пробирку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>