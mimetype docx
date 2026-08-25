--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Детекционный институт открыл сразу два десятка пропускных пунктов. Пока Сюэ Цзиньсин подтверждал свою личность у турникета, мимо него то и дело проходили люди: одни — задрав нос от гордости, другие — понурив голову от разочарования.</w:t>
+        <w:t>Федеральный институт тестирования лекарственных средств открыл сразу два десятка пропускных пунктов. Пока Сюэ Цзиньсин подтверждал свою личность у турникета, мимо него то и дело проходили люди: одни — задрав нос от гордости, другие — понурив голову от разочарования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Среди тех, кто пришел регистрировать рецепты, встречались как одиночки, так и целые группы. Те, кто шел в одиночку, в большинстве своем обладали духовными телами — это означало, что их уровень был как минимум ранга C.</w:t>
+        <w:t>Среди тех, кто пришел регистрировать рецепты, встречались как одиночки, так и целые группы. Те, кто шел в одиночку, в большинстве своем обладали духовными телами — это означало, что их уровень был как минимум C-уровня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Должен предупредить, — подчеркнул Семнадцатый, — если выяснится, что вы не являетесь истинным разработчиком, регистрация будет аннулирована, а вы попадете в черный список. Детекционный институт — государственная структура, и подобные санкции серьезно подорвут ваш рейтинг доверия.</w:t>
+        <w:t>— Должен предупредить, — подчеркнул Семнадцатый, — если выяснится, что вы не являетесь истинным разработчиком, регистрация будет аннулирована, а вы попадете в черный список. Федеральный институт тестирования лекарственных средств — государственная структура, и подобные санкции серьезно подорвут ваш рейтинг доверия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он быстро оценил обстановку. Пятеро немолодых людей, и тот, что в центре, явно превосходил остальных по силе — как минимум ранг A. Очевидно, это и был главный эксперт.</w:t>
+        <w:t>Он быстро оценил обстановку. Пятеро немолодых людей, и тот, что в центре, явно превосходил остальных по силе — как минимум A-уровня. Очевидно, это и был главный эксперт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он приподнял стеклянную трубку. Свет ламп, проходя сквозь стекло, мягко очертил его тонкие пальцы. Трубка наклонилась, и на стол с тихим стуком выкатилась серовато-белая пилюля.</w:t>
+        <w:t>Он приподнял стеклянную трубку. Свет ламп, проходя сквозь стекло, мягко очертил его тонкие пальцы. Трубка наклонилась, и на стол с тихим стуком выкатилась бело-голубая пилюля.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Название этого препарата слияния — «Успокаивающая пилюля драгоценной сущности». В состав входят тринадцать компонентов. Основной ингредиент — Колюче-бархатная лоза ранга C, остальные двенадцать — вспомогательные вещества, призванные усилить её эффект. Основываясь на анализе характеристик духовной силы каждого из тринадцати растений...</w:t>
+        <w:t>— Название этого препарата слияния — «Успокаивающая пилюля драгоценной сущности». В состав входят тринадцать компонентов. Основной ингредиент — Колюче-бархатная лоза C-уровня, остальные двенадцать — вспомогательные вещества, призванные усилить её эффект. Основываясь на анализе характеристик духовной силы каждого из тринадцати растений...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>