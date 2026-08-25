--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Ланьюй взял успокаивающую пилюлю и стал рассматривать её на ладони.</w:t>
+        <w:t>Янь Ланьюй взял Успокаивающую пилюлю драгоценной сущности и стал рассматривать её на ладони.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Немедленно выходите, — выдохнул он. — И закройте все бронированные двери.</w:t>
+        <w:t>— Немедленно выходите, — выдохнул он. — И закройте все взрывозащитные двери.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Доктор Вань резко развернулся, закрыл одну за другой четыре бронированные двери, сбежал вниз по лестнице и запер за собой три лестничных пролёта.</w:t>
+        <w:t>Доктор Вань резко развернулся, закрыл одну за другой четыре взрывозащитные двери, сбежал вниз по лестнице и запер за собой три лестничных пролёта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Доктор Вань прождал под Маленьким Белым Зданием больше часа. Он не чувствовал ударов духовной силы о бронированные двери и не получал сообщений от господина Яня.</w:t>
+        <w:t>Доктор Вань прождал под Маленьким Белым Зданием больше часа. Он не чувствовал ударов духовной силы о взрывозащитные двери и не получал сообщений от господина Яня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Доктор Сюэ, не могли бы вы продолжить изготовление успокаивающих пилюль?</w:t>
+        <w:t>— Доктор Сюэ, не могли бы вы продолжить изготовление Успокаивающих пилюль драгоценной сущности?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если у доктора Сюэ будет время, не могли бы вы продолжить поставлять успокаивающие пилюли в Маленькое Белое Здание?</w:t>
+        <w:t>— Если у доктора Сюэ будет время, не могли бы вы продолжить поставлять Успокаивающие пилюли драгоценной сущности в Маленькое Белое Здание?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отличная идея. Успокаивающую пилюлю нужно принимать по одной-две штуки в день, перед тем, как он размораживает своё духовное море. И главное, не смешивать с другими экстрактами.</w:t>
+        <w:t>— Отличная идея. Успокаивающую пилюлю драгоценной сущности нужно принимать по одной-две штуки в день, перед тем, как он размораживает своё духовное море. И главное, не смешивать с другими экстрактами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вопросов нет. Ваша успокаивающая пилюля превосходна как по результатам анализов, так и по фактическому эффекту. Я пришла спросить, не хотите ли вы зарегистрировать её, чтобы её можно было продавать на рынке.</w:t>
+        <w:t>— Вопросов нет. Ваша Успокаивающая пилюля драгоценной сущности превосходна как по результатам анализов, так и по фактическому эффекту. Я пришла спросить, не хотите ли вы зарегистрировать её, чтобы её можно было продавать на рынке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>