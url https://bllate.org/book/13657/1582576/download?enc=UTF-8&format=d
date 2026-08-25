--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот человек был самым необычным из всех, кого он здесь встречал. Духовная сила и доктора Чжао, и наставника Туна была для него как неглубокое озеро, дно которого легко просматривалось. Но сила этого человека была неизмерима. Объём его духовного моря, должно быть, не уступал его собственному.</w:t>
+        <w:t>Этот человек был самым необычным из всех, кого он здесь встречал. Духовная сила и доктора Чжао, и Мастера Туна была для него как неглубокое озеро, дно которого легко просматривалось. Но сила этого человека была неизмерима. Объём его духовного моря, должно быть, не уступал его собственному.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вас интересует предложение стать моим личным фармацевтом? — медленно произнёс он.</w:t>
+        <w:t>— Вас интересует предложение стать моим частно нанятым фармацевтом? — медленно произнёс он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но у меня нет даже лицензии младшего фармацевта, я даже не начал учиться в университете. Нанимать меня — это не слишком большой риск?</w:t>
+        <w:t>— Но у меня нет даже лицензии фармацевта, я даже не начал учиться в университете. Нанимать меня — это не слишком большой риск?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,83 +1806,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я попрошу, чтобы вам выделили в санатории новую мастерскую. Если вам понадобятся какие-то духовные растения, сообщите мне заранее…</w:t>
-[...31 lines deleted...]
-        <w:t>— Подождите, мастерскую менять не нужно, — прервал его Сюэ Цзиньсин. — Я ещё новичок, мне нужно учиться у наставника. Этот санаторий как-то связан с вами?..</w:t>
+        <w:t>— Я попрошу, чтобы вам выделили в санатории новую персональную мастерскую. Если вам понадобятся какие-то духовные растения, сообщите мне заранее…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подождите, мастерскую менять не нужно, — прервал его Сюэ Цзиньсин. — Я ещё новичок, мне нужно учиться у Мастера Туна. Этот санаторий как-то связан с вами?..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>