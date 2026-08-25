--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Духовная сила Сюэ Цзиньсина, представленная в реакционном пространстве в виде потока бледно-бирюзового цвета, плавно текла в верхней части сферы. Он намеренно ввёл в печь не так много силы — экстрактор вызывал сильное чувство ограничения, и он инстинктивно решил контролировать её количество.</w:t>
+        <w:t>Духовная сила Сюэ Цзиньсина, представленная в реакционном пространстве в виде потока бледно-бирюзового цвета, плавно текла в верхней части сферы. Он намеренно ввёл в печь не так много силы — экстракционная печь вызывала сильное чувство ограничения, и он инстинктивно решил контролировать её количество.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Экстракция завершена… Уровень извлечения: 89.6%. Успешно. Отчёт сформирован.]</w:t>
+        <w:t>[Экстракция завершена… Коэффициент экстракции: 89.6%. Успешно. Отчёт сформирован.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин убрал экстракт в термостатический бокс и лениво потянулся. До конца рабочего дня оставалось чуть больше получаса, а он уже выполнил свою норму и мог спокойно полистать записи.</w:t>
+        <w:t>Сюэ Цзиньсин убрал экстракт в термостатический шкаф и лениво потянулся. До конца рабочего дня оставалось чуть больше получаса, а он уже выполнил свою норму и мог спокойно полистать записи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Работник на небольшой тележке развозил порции экстракта. Экстракт златоцвета с эффективностью более 95% уже перестал его удивлять, но сегодня среди партий оказались ещё и экстракт колюче-бархатной лозы С-уровня и чаши киновари D-уровня. Эффективность обоих превышала средние рыночные показатели.</w:t>
+        <w:t>Работник на небольшой тележке развозил порции экстракта. Экстракт златоцвета с коэффициентом экстракции более 95% уже перестал его удивлять, но сегодня среди партий оказались ещё и экстракт колюче-бархатной лозы С-уровня и чаши киновари D-уровня. Эффективность обоих превышала средние рыночные показатели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У меня тут лишние среднеуровневые экстракты, колюче-бархатная лоза и чаша киновари, по одной порции. Отправить на склад в термостатический бокс?</w:t>
+        <w:t>— У меня тут лишние среднеуровневые экстракты, колюче-бархатная лоза и Чаша киновари, по одной порции. Отправить на склад в термостатический шкаф?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да! У чаши киновари эффективность 90.7%, у колюче-бархатной лозы — 89.6%.</w:t>
+        <w:t>— Да! У Чаши киновари коэффициент экстракции 90.7%, у колюче-бархатной лозы — 89.6%.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это всё среднеуровневые экстракты, — поднялся доктор Вань, забирая бокс. — Но колюче-бархатная лоза лишней не будет, и чаша киновари тоже очень кстати. Пациент как раз в процессе разблокировки духовного моря, ему нужны оба. Заведующий У, может ли аптека производить их в большем количестве? Уровень пациента достаточно высок, он может их пить как воду.</w:t>
+        <w:t>— Это всё среднеуровневые экстракты, — поднялся доктор Вань, забирая бокс. — Но колюче-бархатная лоза лишней не будет, и Чаша киновари тоже очень кстати. Пациент как раз в процессе разблокировки духовного моря, ему нужны оба. Заведующий У, может ли аптека производить их в большем количестве? Уровень пациента достаточно высок, он может их пить как воду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>