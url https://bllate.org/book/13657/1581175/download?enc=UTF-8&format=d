--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -78,115 +78,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин сосредоточил ментальную энергию и осторожно коснулся светящихся точек. Он тут же ощутил отчётливое, почти осязаемое сопротивление. Впрочем, оно было настолько слабым, что алхимик попросту его проигнорировал.</w:t>
-[...63 lines deleted...]
-        <w:t>Виртуальных частиц уровня F было немного, а их плотность оставляла желать лучшего. Поймать их не составляло труда — при желании на это хватило бы и одного мгновения.</w:t>
+        <w:t>Сюэ Цзиньсин сосредоточил духовную силу и осторожно коснулся светящихся точек. Он тут же ощутил отчётливое, почти осязаемое сопротивление. Впрочем, оно было настолько слабым, что алхимик попросту его проигнорировал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это противодействие пробудило в нём забытое чувство узнавания. В мире совершенствующихся, когда духовные растения переплавлялись в тигле, они сопротивлялись точно так же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виртуальной духовной силы уровня F было немного, а их плотность оставляла желать лучшего. Поймать их не составляло труда — при желании на это хватило бы и одного мгновения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Приняв решение, он сплёл из духовной силы тонкую сеть и без труда собрал большую часть световых бликов. Прижав их к дну сборника, он нажал кнопку завершения процесса.</w:t>
+        <w:t>Приняв решение, он сплёл из духовной силы тонкую сеть и без труда собрал большую часть светящихся точек. Прижав их к дну сборника, он нажал кнопку завершения процесса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Справа от печи стоял термостатический шкаф, где в строгом порядке были расставлены контейнеры с духовными растениями. Тун Гэ достал один из них и открыл крышку.</w:t>
+        <w:t>Справа от печи стоял термостатический бокс, где в строгом порядке были расставлены контейнеры с духовными растениями. Тун Гэ достал один из них и открыл крышку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тун Гэ на мгновение замолчал, размышляя о положении дел в отрасли. Он не стал озвучивать печальную правду: лучшие обладатели умиротворяющей силы уходили в медицину, становясь врачами. Сфере фармацевтики катастрофически не хватало талантов. Наверняка и этот юноша, набравшись опыта, в итоге выберет путь врача-умиротворителя.</w:t>
+        <w:t>Тун Гэ на мгновение замолчал, размышляя о положении дел в отрасли. Он не стал озвучивать печальную правду: лучшие обладатели умиротворяющей силы уходили в медицину, становясь врачами-умиротворителями. Сфере фармацевтики катастрофически не хватало талантов. Наверняка и этот юноша, набравшись опыта, в итоге выберет путь врача-умиротворителя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,83 +1966,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После подтверждения перед ним открылось пространство реакционной камеры. Оно было заполнено духовной энергией Златоцвета, мерцающей нежно-золотистым светом.</w:t>
-[...31 lines deleted...]
-        <w:t>В отличие от виртуальных частиц, эти искры излучали мягкие, живые эманации, подобные ауре врача-умиротворителя. Такую вибрацию невозможно сымитировать искусственно. Светящиеся точки двигались куда активнее, а значит, поймать их было сложнее.</w:t>
+        <w:t>После подтверждения перед ним открылось пространство реакционной камеры. Оно было заполнено духовной силой Златоцвета, мерцающей нежно-золотистым светом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от виртуальной духовной силы, эти искры излучали мягкие, живые эманации, подобные ауре врача-умиротворителя. Такую вибрацию невозможно сымитировать искусственно. Светящиеся точки двигались куда активнее, а значит, поймать их было сложнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,115 +2062,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин раскинул сеть своей духовной силы над камерой и начал равномерно опускать её. Почувствовав угрозу, золотистые искры бросились врассыпную. Но ментальная сеть накрывала всё пространство целиком — бежать было некуда.</w:t>
-[...63 lines deleted...]
-        <w:t>Когда в ковше скопилось достаточное количество энергии, он прикинул объём и нажал на панель управления, завершая процесс.</w:t>
+        <w:t>Сюэ Цзиньсин раскинул сеть своей духовной силы над камерой и начал равномерно опускать её. Почувствовав угрозу, золотистые искры бросились врассыпную. Но сеть духовной силы накрывала всё пространство целиком — бежать было некуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прижимая частицы к сборнику, Сюэ Цзиньсин намеренно приподнял край своей сети, позволяя части духовной силы ускользнуть. Он помнил, что его тестовые данные были слишком высоки, и решил снова занизить результат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда в ковше скопилось достаточное количество духовной силы, он прикинул объём и нажал на панель управления, завершая процесс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин беспомощно наблюдал, как машина «сожрала» его энергию, отправив её в отсек упаковки вместе с экстрактом Златоцвета.</w:t>
+        <w:t>Сюэ Цзиньсин беспомощно наблюдал, как машина «сожрала» его духовную силу, отправив её в отсек упаковки вместе с экстрактом Златоцвета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вполне возможно. Ты на уровне C, и даже капля твоей энергии для растения уровня F — это весомая добавка.</w:t>
+        <w:t>— Вполне возможно. Ты на уровне C, и даже капля твоей духовной силы для растения уровня F — это весомая добавка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мастер подхватил кассету с ампулами и подошёл к шкафу у двери.</w:t>
+        <w:t>Мастер подхватил кассету с ампулами и подошёл к боксу у двери.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сотрудник открыл термостат, собираясь забрать препараты для передачи врачам. В большом шкафу уже скопилось больше десятка партий, к каждой из которых прилагался бумажный отчёт с номером стенда, личным кодом оператора и коэффициентом экстракции.</w:t>
+        <w:t>Сотрудник открыл термостатический бокс, собираясь забрать препараты для передачи врачам. В большом шкафу уже скопилось больше десятка партий, к каждой из которых прилагался бумажный отчёт с номером стенда, личным кодом оператора и коэффициентом экстракции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>