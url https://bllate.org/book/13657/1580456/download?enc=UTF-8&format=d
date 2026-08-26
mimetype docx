--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Чун, отойдя на несколько шагов, вдруг обернулся. Глядя на бледное лицо Сюэ Цзиньсина в капсуле, он, наконец, вспомнил о крупицах привязанности, что накопились за эти годы, и в его взгляде промелькнула жалость.</w:t>
+        <w:t>Сюэ Чун, отойдя на несколько шагов, вдруг обернулся. Глядя на бледное лицо Сюэ Цзиньсина в кабине для ухода, он, наконец, вспомнил о крупицах привязанности, что накопились за эти годы, и в его взгляде промелькнула жалость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин выбрался из капсулы и отвёл рукой растрёпанные волосы со лба.</w:t>
+        <w:t>Сюэ Цзиньсин выбрался из кабины для ухода и отвёл рукой растрёпанные волосы со лба.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проходя мимо соседней капсулы, Сюэ Цзиньсин бросил на неё взгляд. Внутри лежал мужчина с плотно закрытыми глазами. Его запястье, видневшееся из-под рукава, было до жалости тонким — очевидно, он был без сознания много лет, и мышцы атрофировались.</w:t>
+        <w:t>Проходя мимо соседней кабины для ухода, Сюэ Цзиньсин бросил на неё взгляд. Внутри лежал мужчина с плотно закрытыми глазами. Его запястье, видневшееся из-под рукава, было до жалости тонким — очевидно, он был без сознания много лет, и мышцы атрофировались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сестра, показания капсулы точны?</w:t>
+        <w:t>— Сестра, показания кабины для ухода точны?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раз уж капсула показала уровень C, ему стоит быть сдержаннее во время теста.</w:t>
+        <w:t>Раз уж кабина для ухода показала уровень C, ему стоит быть сдержаннее во время теста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав объявление об уровне C, Сюэ Цзиньсин намеренно остановился. Раз уж в капсуле был зафиксирован именно этот уровень, ему не стоило торопиться с повышением. Он сможет пройти тест в другом месте после выписки.</w:t>
+        <w:t>Услышав объявление об уровне C, Сюэ Цзиньсин намеренно остановился. Раз уж в кабине для ухода был зафиксирован именно этот уровень, ему не стоило торопиться с повышением. Он сможет пройти тест в другом месте после выписки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>