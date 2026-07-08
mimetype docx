--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не только сэкономил карту человеческого облика, но и разрушил их только что созданный альянс.</w:t>
+        <w:t>Он не только сэкономил карту опыта человеческой формы, но и разрушил их только что созданный альянс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что там говорил D-20? Что Янь Цзюня не может быть в замке? Когда он сюда пришёл?</w:t>
+        <w:t>Что там говорил D-20? Что Янь Цзиюнь не может быть в замке? Когда он сюда пришёл?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, успешно выбив одного игрока, воспользовался паникой двух НИПов и, прижавшись к стене, выскользнул из мастерской вслед за ними.</w:t>
+        <w:t>Янь Цзиюнь, успешно выбив одного игрока, воспользовался паникой двух НИПов и, прижавшись к стене, выскользнул из мастерской вслед за ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как и предполагал Янь Цзюнь, после ухода НИПов бдительность пятерых игроков возросла до предела.</w:t>
+        <w:t>Как и предполагал Янь Цзиюнь, после ухода НИПов бдительность пятерых игроков возросла до предела.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Союз игроков в замке, едва успев сформироваться, распался из-за появления Янь Цзюня.</w:t>
+        <w:t>Союз игроков в замке, едва успев сформироваться, распался из-за появления Янь Цзиюня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь снова оказался в центре внимания. Воспользовавшись тем, что Тан Ши и Лян Юй пугали людей в замке, он отправился на поиски товарища по команде.</w:t>
+        <w:t>Янь Цзиюнь снова оказался в центре внимания. Воспользовавшись тем, что Тан Ши и Лян Юй пугали людей в замке, он отправился на поиски товарища по команде.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,115 +2286,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь знал, что Цю Си тоже умеет хорошо прятаться. Но для кошки, запомнившей запах, это не было большой проблемой.</w:t>
-[...63 lines deleted...]
-        <w:t>Он вошёл в пустую комнату и активировал карту человеческого облика.</w:t>
+        <w:t>Янь Цзиюнь знал, что Цю Си тоже умеет хорошо прятаться. Но для кошки, запомнившей запах, это не было большой проблемой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, то ли Тан Ши и Лян Юй так увлеклись ролью призраков, то ли им это просто нравилось, но в замке то и дело раздавались визги. В этой весёлой и милой атмосфере Янь Цзиюнь на мягких лапах поднялся на третий этаж. Цю Си был здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вошёл в пустую комнату и активировал карту опыта человеческой формы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Цю Си, это я, Янь Цзюнь.</w:t>
+        <w:t>— Цю Си, это я, Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Янь Цзюнь успел прийти в замок?</w:t>
+        <w:t>Когда Янь Цзиюнь успел прийти в замок?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он тут же открыл дверь. В свете луны Янь Цзюнь увидел радостное выражение на его лице.</w:t>
+        <w:t>Он тут же открыл дверь. В свете луны Янь Цзиюнь увидел радостное выражение на его лице.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,83 +2734,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь при свете луны прочитал записи. Всё было изложено чётко и логично. Вероятно, из-за нехватки времени Цю Си писал очень кратко, и Янь Цзюню нужно было уточнить некоторые моменты.</w:t>
-[...31 lines deleted...]
-        <w:t>Сначала Янь Цзюнь высказал свои опасения:</w:t>
+        <w:t>Янь Цзиюнь при свете луны прочитал записи. Всё было изложено чётко и логично. Вероятно, из-за нехватки времени Цю Си писал очень кратко, и Янь Цзиюню нужно было уточнить некоторые моменты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала Янь Цзиюнь высказал свои опасения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,51 +2926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не видел в Цю Си ни уныния, ни жалоб, ни обиды. Он был полон позитивной энергии и вдохновлял. Находиться рядом с ним было легко и приятно. Хорошо иметь такого товарища по команде. Наверное, это и есть тот самый «мотиватор».</w:t>
+        <w:t>Янь Цзиюнь не видел в Цю Си ни уныния, ни жалоб, ни обиды. Он был полон позитивной энергии и вдохновлял. Находиться рядом с ним было легко и приятно. Хорошо иметь такого товарища по команде. Наверное, это и есть тот самый «мотиватор».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь сказал:</w:t>
+        <w:t>Янь Цзиюнь сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,83 +3246,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь, когда другие игроки знали о его способности появляться и исчезать, они наверняка не осмелятся оставаться в помещении. Янь Цзюнь не собирался вступать с ними в открытую конфронтацию. Выбить одного, не прилагая особых усилий, — уже неплохо.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь сказал:</w:t>
+        <w:t>Теперь, когда другие игроки знали о его способности появляться и исчезать, они наверняка не осмелятся оставаться в помещении. Янь Цзиюнь не собирался вступать с ними в открытую конфронтацию. Выбить одного, не прилагая особых усилий, — уже неплохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь рассказал Цю Си все известные ему правила. Пять минут человеческого облика подходили к концу.</w:t>
+        <w:t>Янь Цзиюнь рассказал Цю Си все известные ему правила. Пять минут опыта человеческой формы подходили к концу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь на мгновение замер.</w:t>
+        <w:t>Янь Цзиюнь на мгновение замер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Сказать ли Цю Си, что я на самом деле здесь?» — подумал Янь Цзюнь.</w:t>
+        <w:t>«Сказать ли Цю Си, что я на самом деле здесь?» — подумал Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не стал больше разговаривать с Цю Си. Он услышал, что снаружи стихло, и тут же выскользнул из комнаты.</w:t>
+        <w:t>Янь Цзиюнь не стал больше разговаривать с Цю Си. Он услышал, что снаружи стихло, и тут же выскользнул из комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3822,51 +3822,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в соседнюю комнату, Янь Цзюнь тут же превратился обратно в кота, а затем выскользнул на поиски Тан Ши и Лян Юя.</w:t>
+        <w:t>Вернувшись в соседнюю комнату, Янь Цзиюнь тут же превратился обратно в кота, а затем выскользнул на поиски Тан Ши и Лян Юя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,83 +3950,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ориентируясь на звуки шагов Тан Ши и Лян Юя, Янь Цзюнь быстро нашёл их на первом этаже. В руках у Тан Ши действительно был серый рюкзак — тот самый, в котором он его носил.</w:t>
-[...31 lines deleted...]
-        <w:t>Но когда Янь Цзюнь подошёл ближе, он услышал, как Тан Ши уныло сказал:</w:t>
+        <w:t>Ориентируясь на звуки шагов Тан Ши и Лян Юя, Янь Цзиюнь быстро нашёл их на первом этаже. В руках у Тан Ши действительно был серый рюкзак — тот самый, в котором он его носил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда Янь Цзиюнь подошёл ближе, он услышал, как Тан Ши уныло сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Янь Цзюня всё внутри похолодело!</w:t>
+        <w:t>У Янь Цзиюня всё внутри похолодело!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь почувствовал себя совершенно опустошённым. Потеря номерной таблички означала, что его жизнь и смерть теперь висели на волоске.</w:t>
+        <w:t>Янь Цзиюнь почувствовал себя совершенно опустошённым. Потеря номерной таблички означала, что его жизнь и смерть теперь висели на волоске.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Защитив замок от вандалов, Тан Ши и Лян Юй больше не видели смысла здесь оставаться. Взяв Янь Цзюня, они ушли.</w:t>
+        <w:t>Защитив замок от вандалов, Тан Ши и Лян Юй больше не видели смысла здесь оставаться. Взяв Янь Цзиюня, они ушли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4590,83 +4590,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь по-прежнему был самым крутым и стильным котом на руле, величественно рассекая ночной воздух!</w:t>
-[...31 lines deleted...]
-        <w:t>Караоке-бар находился не на улице Сяоюнь, а на улице с гостиницами.</w:t>
+        <w:t>Янь Цзиюнь по-прежнему был самым крутым и стильным котом на руле, величественно рассекая ночной воздух!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Караоке-зал находился не на улице Сяоюнь, а на улице с гостиницами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,51 +4718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Караоке-бар в городе Цинъюнь был в стиле девяностых. Точнее, это был зал караоке.</w:t>
+        <w:t>Караоке-зал в городе Цинъюнь был в стиле девяностых. Точнее, это был зал караоке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лян Юй занял столик, заказал еду. Янь Цзюня вытащили и посадили на диван. Он сам расстегнул молнию, и в тусклом свете показалась его чёрная голова. Если не приглядываться, никто бы и не заметил, что здесь сидит чёрный кот.</w:t>
+        <w:t>Лян Юй занял столик, заказал еду. Янь Цзиюня вытащили и посадили на диван. Он сам расстегнул молнию, и в тусклом свете показалась его чёрная голова. Если не приглядываться, никто бы и не заметил, что здесь сидит чёрный кот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5294,51 +5294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В это время в караоке-баре было довольно многолюдно. Янь Цзюнь не заметил ни одного игрока с номерной табличкой. Возможно, они прятались в толпе, и он их просто не увидел.</w:t>
+        <w:t>В этом времени в караоке-зале было довольно многолюдно. Янь Цзиюнь не заметил ни одного игрока с номерной табличкой. Возможно, они прятались в толпе, и он их просто не увидел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подумал, что правила в этой игре — что есть, что нет. Разницы особой не было, в обязательных поединках всё равно будут жертвы.</w:t>
+        <w:t>Янь Цзиюнь подумал, что правила в этой игре — что есть, что нет. Разницы особой не было, в обязательных поединках всё равно будут жертвы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5742,51 +5742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Янь Цзюнь, сидя в рюкзаке, размышлял, на огромном экране караоке-бара появилось интро песни «Пусть сопутствует удача».</w:t>
+        <w:t>Пока Янь Цзиюнь, сидя в рюкзаке, размышлял, на огромном экране караоке-бара появилось интро песни «Пусть сопутствует удача».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Три минуты — это очень мало. Янь Цзюнь побежал в мужской туалет. Если его вызовут на «Битву», он тут же использует пятиминутную карту человеческого облика.</w:t>
+        <w:t>Три минуты — это очень мало. Янь Цзюнь побежал в мужской туалет. Если его вызовут на «Битву», он тут же использует пятиминутную карту опыта человеческой формы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6382,51 +6382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь без колебаний активировал карту человеческого облика. Ощущение было привычным и оттого немного грустным.</w:t>
+        <w:t>Янь Цзиюнь без колебаний активировал карту опыта человеческой формы. Ощущение было привычным и оттого немного грустным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>