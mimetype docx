--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Малыш, что же теперь делать? На тебя открыли охоту, и всё из-за того, что ты слишком хорош».</w:t>
+        <w:t>«Котёнок, что же теперь делать? На тебя открыли охоту, и всё из-за того, что ты слишком хорош».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У молодых людей были мотоциклы, а у них — только две ноги. Догонять их было бессмысленно, а идти пешком — далеко, тем более с двенадцатикилограммовым котом на руках.</w:t>
+        <w:t>У молодых людей были мотоциклы, а у них — только две ноги. Догонять их было бессмысленно, а идти пешком — далеко, тем более с шестикилограммовым котом на руках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,51 +3758,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, включённый свет лишал Янь Цзюня одного из его преимуществ.</w:t>
+        <w:t>Впрочем, включённый свет лишал Янь Цзиюня одного из его преимуществ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь тихо последовал за ними. Пока они ищут номерную табличку, он поищет Цю Си. Нужно использовать пятиминутную карту человеческого облика и рассказать ему о ситуации с Гу Вэньчжу.</w:t>
+        <w:t>Янь Цзиюнь тихо последовал за ними. Пока они ищут номерную табличку, он поищет Цю Си. Нужно использовать пятиминутную карту опыта человеческой формы и рассказать ему о ситуации с Гу Вэньчжу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,115 +4270,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дверь в мастерскую была приоткрыта. Янь Цзюнь осторожно толкнул её, и она тихо скрипнула. Несколько игроков, увлечённых спором, решили, что это сквозняк, и не обратили внимания.</w:t>
-[...63 lines deleted...]
-        <w:t>Мягкие подушечки на лапах позволяли ему передвигаться абсолютно бесшумно. Чёрная шерсть была отличной маскировкой в темноте, но глаза могли выдать его блеском. К счастью, в мастерской было темно, и игроки, появившиеся здесь некоторое время назад, не заметили прокравшегося Янь Цзюня.</w:t>
+        <w:t>Дверь в мастерскую была приоткрыта. Янь Цзиюнь осторожно толкнул её, и она тихо скрипнула. Несколько игроков, увлечённых спором, решили, что это сквозняк, и не обратили внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождавшись, пока они снова погрузятся в обсуждение, Янь Цзиюнь проскользнул в мастерскую. По голосам он определил, где они находятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкие подушечки на лапах позволяли ему передвигаться абсолютно бесшумно. Чёрная шерсть была отличной маскировкой в темноте, но глаза могли выдать его блеском. К счастью, в мастерской было темно, и игроки, появившиеся здесь некоторое время назад, не заметили прокравшегося Янь Цзиюня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, конечно, хотел бы послушать, что они собираются с ним делать. Он спрятался за ящиком с пластиковыми манекенами.</w:t>
+        <w:t>Янь Цзиюнь, конечно, хотел бы послушать, что они собираются с ним делать. Он спрятался за ящиком с пластиковыми манекенами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5038,51 +5038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прятавшийся за манекенами 29-й игрок Янь Цзюнь: …</w:t>
+        <w:t>Прятавшийся за манекенами 29-й игрок Янь Цзиюнь: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5326,51 +5326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь слушал, как они продолжают обсуждать план засады на него, но это была лишь разношёрстная толпа, неспособная на настоящее единство. Кто знает, не нанесёт ли кто-нибудь из них удар в спину.</w:t>
+        <w:t>Янь Цзиюнь слушал, как они продолжают обсуждать план засады на него, но это была лишь разношёрстная толпа, неспособная на настоящее единство. Кто знает, не нанесёт ли кто-нибудь из них удар в спину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,51 +5422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь тут же понял, что это дело рук Тан Ши и Лян Юя. Не зря он выбрал этих НИП. Только что говорили о том, чтобы напугать ребят, и тут же их напугали.</w:t>
+        <w:t>Янь Цзиюнь тут же понял, что это дело рук Тан Ши и Лян Юя. Не зря он выбрал этих НИП. Только что говорили о том, чтобы напугать ребят, и тут же их напугали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь догадался, как Тан Ши и Лян Юй их разыграли. Либо напугали тенями, либо встали друг другу на плечи и поджидали за углом.</w:t>
+        <w:t>Янь Цзиюнь догадался, как Тан Ши и Лян Юй их разыграли. Либо напугали тенями, либо встали друг другу на плечи и поджидали за углом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5710,51 +5710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь услышал, как двое из группы B тихо переговариваются.</w:t>
+        <w:t>Янь Цзиюнь услышал, как двое из группы B тихо переговариваются.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6478,51 +6478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А Янь Цзюнь мысленно вздохнул с облегчением. Тан Ши и Лян Юй отключили электричество.</w:t>
+        <w:t>А Янь Цзиюнь мысленно вздохнул с облегчением. Тан Ши и Лян Юй отключили электричество.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6542,83 +6542,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, сидя на корточках, видел расположение всех присутствующих. Игроки находились на расстоянии двух-трёх метров друг от друга, а двое НИП стояли на ногах, опасаясь внезапной атаки «призрака».</w:t>
-[...31 lines deleted...]
-        <w:t>«„Призрак“ может нападать, и я тоже. Игроки прячутся от НИПов на корточках, значит, мне не нужно использовать карту человеческого облика, чтобы сорвать их номерные таблички».</w:t>
+        <w:t>Янь Цзиюнь, сидя на корточках, видел расположение всех присутствующих. Игроки находились на расстоянии двух-трёх метров друг от друга, а двое НИП стояли на ногах, опасаясь внезапной атаки «призрака».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«„Призрак“ может нападать, и я тоже. Игроки прячутся от НИПов на корточках, значит, мне не нужно использовать карту опыта человеческой формы, чтобы сорвать их номерные таблички».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6638,51 +6638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь несколько секунд изучал обстановку, а затем тихо двинулся к игроку, сидевшему ближе к двери. Он ступал на мягких лапах, не издавая ни единого звука.</w:t>
+        <w:t>Янь Цзиюнь несколько секунд изучал обстановку, а затем тихо двинулся к игроку, сидевшему ближе к двери. Он ступал на мягких лапах, не издавая ни единого звука.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>