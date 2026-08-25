--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но кто бы мог подумать, что Чэнь Сяоюй окажется на удивление проворной. Она молниеносно схватила Янь Цзиюня. Несмотря на её хрупкую внешность, хватка у неё была железная. Словно вымещая на нём свою злость, она с силой прижала его к полу. Янь Цзюнь почувствовал её убийственное намерение.</w:t>
+        <w:t>Но кто бы мог подумать, что Чэнь Сяоюй окажется на удивление проворной. Она молниеносно схватила Янь Цзиюня. Несмотря на её хрупкую внешность, хватка у неё была железная. Словно вымещая на нём свою злость, она с силой прижала его к полу. Янь Цзиюнь почувствовал её убийственное намерение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А-а-а, эта дикая кошка меня поцарапала! — взвизгнула Чэнь Сяоюй.</w:t>
+        <w:t>— А-а-а, этот дикий кот меня поцарапал! — взвизгнула Чэнь Сяоюй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь хотел было сбежать, но Лян Юй слишком быстро пришёл ему на помощь.</w:t>
+        <w:t>Янь Цзиюнь хотел было сбежать, но Лян Юй слишком быстро пришёл ему на помощь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лян Юй тем временем снял с когтей Янь Цзюня свой браслет и тихо пробормотал:</w:t>
+        <w:t>Лян Юй тем временем снял с когтей Янь Цзиюня свой браслет и тихо пробормотал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: «…»</w:t>
+        <w:t>Янь Цзиюнь: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,83 +718,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь попытался вырваться из объятий Лян Юя. Он учуял запах рыбы с первого этажа и ему не терпелось поесть.</w:t>
-[...31 lines deleted...]
-        <w:t>Но Лян Юй, похоже, умел обращаться с кошками. Он не дал Янь Цзюню уйти и даже немного поборолся с ним.</w:t>
+        <w:t>Янь Цзиюнь попытался вырваться из объятий Лян Юя. Он учуял запах рыбы с первого этажа и ему не терпелось поесть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Лян Юй, похоже, умел обращаться с кошками. Он не дал Янь Цзиюню уйти и даже немного поборолся с ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лян Юй наконец отпустил Янь Цзюня и, небрежно надевая браслет, ответил:</w:t>
+        <w:t>Лян Юй наконец отпустил Янь Цзиюня и, небрежно надевая браслет, ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, стоявший в эпицентре этой драмы, не мог не отметить, что Лян Юй вёл себя как подонок.</w:t>
+        <w:t>Янь Цзиюнь, стоявший в эпицентре этой драмы, не мог не отметить, что Лян Юй вёл себя как подонок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,83 +1262,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не знал, кого жалеть больше — невезучую Чэнь Сяоюй или подонка Лян Юя. Хотя объяснение было исчерпывающим, так что подонком его не назовёшь. Возможно, Лян Юй действительно в тот момент думал о ком-то другом, а в наушниках и правда ничего не слышно. К тому же они даже не жили в одном номере, и Лян Юй не делал ей никаких неприличных предложений.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюня не волновали любовные страсти НИП. Он учуял запах рыбы, и его пустой желудок требовал еды.</w:t>
+        <w:t>Янь Цзиюнь не знал, кого жалеть больше — невезучую Чэнь Сяоюй или подонка Лян Юя. Хотя объяснение было исчерпывающим, так что подонком его не назовёшь. Возможно, Лян Юй действительно в тот момент думал о ком-то другом, а в наушниках и правда ничего не слышно. К тому же они даже не жили в одном номере, и Лян Юй не делал ей никаких неприличных предложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюня не волновали любовные страсти НИП. Он учуял запах рыбы, и его пустой желудок требовал еды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, с нетерпением ждавший рыбу, мысленно застонал: «…»</w:t>
+        <w:t>Янь Цзиюнь, с нетерпением ждавший рыбу, мысленно застонал: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь решил, что пора брать дело в свои лапы. Рыба не должна упасть на пол. Нужно разрушить эту густую атмосферу любовного треугольника.</w:t>
+        <w:t>Янь Цзиюнь решил, что пора брать дело в свои лапы. Рыба не должна упасть на пол. Нужно разрушить эту густую атмосферу любовного треугольника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вмешательство Янь Цзюня отрезвило Тан Ши. Его мимолётный порыв тут же угас. Он отстранил Чэнь Сяоюй, у которой глаза были красными, но слёз почти не было, и, подхватив кота, отчаянно пытавшегося добраться до рыбы, отодвинул тарелку, чтобы та не упала.</w:t>
+        <w:t>Вмешательство Янь Цзиюня отрезвило Тан Ши. Его мимолётный порыв тут же угас. Он отстранил Чэнь Сяоюй, у которой глаза были красными, но слёз почти не было, и, подхватив кота, отчаянно пытавшегося добраться до рыбы, отодвинул тарелку, чтобы та не упала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, легко оттолкнувшись задними лапами, запрыгнул на стол и принялся за рыбу, выбирая куски, где было поменьше костей.</w:t>
+        <w:t>Янь Цзиюнь, легко оттолкнувшись задними лапами, запрыгнул на стол и принялся за рыбу, выбирая куски, где было поменьше костей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Двое предыдущих игроков из группы С выбыли из-за НИП. Оставшиеся трое, несомненно, будут более осторожны. Янь Цзюнь сомневался, что сможет устранить их, просто используя НИП. К тому же, у него был только один обычный предмет, который нужно было как-то передать своим товарищам.</w:t>
+        <w:t>Двое предыдущих игроков из группы С выбыли из-за НИП. Оставшиеся трое, несомненно, будут более осторожны. Янь Цзиюнь сомневался, что сможет устранить их, просто используя НИП. К тому же, у него был только один обычный предмет, который нужно было как-то передать своим товарищам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь доел рыбу, вытер мордочку и собрался уходить.</w:t>
+        <w:t>Янь Цзиюнь доел рыбу, вытер мордочку и собрался уходить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь был уверен, что его следующая игровая локация будет именно в городе Цинъюнь. Нужно было послушать, что они собираются о нём рассказать.</w:t>
+        <w:t>Янь Цзиюнь был уверен, что его следующая игровая локация будет именно в городе Цинъюнь. Нужно было послушать, что они собираются о нём рассказать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: «???»</w:t>
+        <w:t>Янь Цзиюнь: «???»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы нужно было следовать сюжетной линии, Янь Цзюнь мог бы копнуть глубже и поискать зацепки. Но сейчас ему нужно было только искать предметы, так что сюжет, казалось, был не важен.</w:t>
+        <w:t>Если бы нужно было следовать сюжетной линии, Янь Цзиюнь мог бы копнуть глубже и поискать зацепки. Но сейчас ему нужно было только искать предметы, так что сюжет, казалось, был не важен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот момент, когда Тан Ши открыл дверь, сытый и довольный Янь Цзюнь выскользнул из комнаты!</w:t>
+        <w:t>В тот момент, когда Тан Ши открыл дверь, сытый и довольный Янь Цзиюнь выскользнул из комнаты!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь сделал вид, что ничего не слышит. Какой ещё Орео? Он — игрок номер 29, Янь Цзюнь.</w:t>
+        <w:t>Янь Цзиюнь сделал вид, что ничего не слышит. Какой ещё Орео? Он — игрок номер 29, Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь никак не ожидал встретить на лестничной клетке Цю Си, переодетого в сотрудника!</w:t>
+        <w:t>Янь Цзиюнь никак не ожидал встретить на лестничной клетке Цю Си, переодетого в сотрудника!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь мгновенно развернулся и влетел обратно в комнату Тан Ши, оставив двух НИП в полном недоумении. Впрочем, они быстро нашли объяснение его поведению: официанты обычно гоняют кошек из ресторанов, вот он и испугался.</w:t>
+        <w:t>Янь Цзиюнь мгновенно развернулся и влетел обратно в комнату Тан Ши, оставив двух НИП в полном недоумении. Впрочем, они быстро нашли объяснение его поведению: официанты обычно гоняют кошек из ресторанов, вот он и испугался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав, что шаги Цю Си затихли в подсобке, Янь Цзюнь вздохнул с облегчением. Внезапное появление Цю Си дало ему возможность передать предмет.</w:t>
+        <w:t>Услышав, что шаги Цю Си затихли в подсобке, Янь Цзиюнь вздохнул с облегчением. Внезапное появление Цю Си дало ему возможность передать предмет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь и сам не горел желанием выходить. Лучше бы он сейчас спал на кровати.</w:t>
+        <w:t>Янь Цзиюнь и сам не горел желанием выходить. Лучше бы он сейчас спал на кровати.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Так Янь Цзюнь снова оказался в плену у НИП, которые всегда умудрялись его поймать. Он не мог сопротивляться. План по встрече с Цю Си провалился.</w:t>
+        <w:t>Так Янь Цзиюнь снова оказался в плену у НИП, которые всегда умудрялись его поймать. Он не мог сопротивляться. План по встрече с Цю Си провалился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь продолжал искать возможность сбежать. НИП увлеклись игрой, погрузившись в атмосферу дворцовых интриг и любовного треугольника. В конце концов, Янь Цзюнь нашёл момент и выскользнул из комнаты.</w:t>
+        <w:t>Янь Цзиюнь продолжал искать возможность сбежать. НИП увлеклись игрой, погрузившись в атмосферу дворцовых интриг и любовного треугольника. В конце концов, Янь Цзиюнь нашёл момент и выскользнул из комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,147 +3950,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь всё это время прислушивался к звукам снаружи. Цю Си так и не вышел из подсобки. Он оставил в двери лишь небольшую щель, чтобы наблюдать за происходящим, но Цю Си не мог его видеть. Прижимаясь к стене, он бесшумно подкрался к подсобке. Цю Си, благодаря хорошему слуху, мог слышать, что происходит снаружи.</w:t>
-[...95 lines deleted...]
-        <w:t>Цю Си мог лишь в душе восхищаться своим товарищем. Он ведь тоже нашёл предмет, зачем ему ещё один? Продвинутые предметы нельзя использовать против людей. Янь Цзюнь отдал ему обычный предмет, значит, у него самого теперь нет ничего для защиты от игроков.</w:t>
+        <w:t>Янь Цзиюнь всё это время прислушивался к звукам снаружи. Цю Си так и не вышел из подсобки. Он оставил в двери лишь небольшую щель, чтобы наблюдать за происходящим, но Цю Си не мог его видеть. Прижимаясь к стене, он бесшумно подкрался к подсобке. Цю Си, благодаря хорошему слуху, мог слышать, что происходит снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь просунул обычный предмет в щель, затем легонько постучал по двери и бросился бежать. Когда Цю Си открыл дверь и нашёл предмет, он попытался отыскать своего скрытого товарища, но того и след простыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дело в том, что Цю Си смотрел вверх, а Янь Цзиюнь, прижимаясь к полу, ускользнул незамеченным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цю Си мог лишь в душе восхищаться своим товарищем. Он ведь тоже нашёл предмет, зачем ему ещё один? Продвинутые предметы нельзя использовать против людей. Янь Цзиюнь отдал ему обычный предмет, значит, у него самого теперь нет ничего для защиты от игроков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Скорее всего, и то, и другое. Но ему казалось, что Янь Цзюнь больше хотел, чтобы они пока позаботились о себе. Эта мысль тронула Цю Си.</w:t>
+        <w:t>Скорее всего, и то, и другое. Но ему казалось, что Янь Цзиюнь больше хотел, чтобы они пока позаботились о себе. Эта мысль тронула Цю Си.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,51 +4238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь после появления в каждой локации был неуловим, как призрак. В первом раунде он передал им предметы, во втором — сам расправился с игроками группы B. Он был просто не на их уровне.</w:t>
+        <w:t>Янь Цзиюнь после появления в каждой локации был неуловим, как призрак. В первом раунде он передал им предметы, во втором — сам расправился с игроками группы B. Он был просто не на их уровне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4302,51 +4302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На этот раз Янь Цзюнь нашёл не так много обычных предметов, в основном попадались продвинутые. Обычных было всего два, один из которых он умудрился стащить из комнаты, где играли НИП.</w:t>
+        <w:t>На этот раз Янь Цзиюнь нашёл не так много обычных предметов, в основном попадались продвинутые. Обычных было всего два, один из которых он умудрился стащить из комнаты, где играли НИП.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, спрятавшись за цветочным горшком, наблюдал за ним. У номера 19 был талант к карманным кражам. Проходя мимо постояльца, он незаметно стащил у него ключ-карту от номера, что значительно ускорило его поиски.</w:t>
+        <w:t>Янь Цзиюнь, спрятавшись за цветочным горшком, наблюдал за ним. У номера 19 был талант к карманным кражам. Проходя мимо постояльца, он незаметно стащил у него ключ-карту от номера, что значительно ускорило его поиски.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,51 +4750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не стал следовать за ним. В комнатах, куда заходил номер 19, не было НИП, а значит, он не мог использовать их, чтобы подстроить ему ловушку.</w:t>
+        <w:t>Янь Цзиюнь не стал следовать за ним. В комнатах, куда заходил номер 19, не было НИП, а значит, он не мог использовать их, чтобы подстроить ему ловушку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взгляд Янь Цзюня упал на тележку с едой.</w:t>
+        <w:t>Взгляд Янь Цзиюня упал на тележку с едой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, что номер 19 вошёл в очередную пустую комнату, Янь Цзюнь подкрался к тележке, запрыгнул на верхний ярус и лапой столкнул алюминиевую крышку от блюда. В коридоре гостиницы был ковёр, поэтому крышка упала почти бесшумно. Но ему нужен был не звук падения, а сама крышка.</w:t>
+        <w:t>Увидев, что номер 19 вошёл в очередную пустую комнату, Янь Цзиюнь подкрался к тележке, запрыгнул на верхний ярус и лапой столкнул алюминиевую крышку от блюда. В коридоре гостиницы был ковёр, поэтому крышка упала почти бесшумно. Но ему нужен был не звук падения, а сама крышка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5006,51 +5006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подтолкнул крышку головой к ограждению, перевернул её, чтобы она стала похожа на вок, и начал раскачивать её.</w:t>
+        <w:t>Янь Цзиюнь подтолкнул крышку головой к ограждению, перевернул её, чтобы она стала похожа на вок, и начал раскачивать её.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5166,51 +5166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только первый постоялец открыл дверь, Янь Цзюнь тут же бросил крышку и снова спрятался между цветочными горшками, используя тусклое освещение, чтобы остаться незамеченным.</w:t>
+        <w:t>Как только первый постоялец открыл дверь, Янь Цзиюнь тут же бросил крышку и снова спрятался между цветочными горшками, используя тусклое освещение, чтобы остаться незамеченным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,51 +5422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь увидел двух охранников — тех самых, которые недавно выпроводили игроков из группы C.</w:t>
+        <w:t>Янь Цзиюнь увидел двух охранников — тех самых, которые недавно выпроводили игроков из группы C.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5678,51 +5678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь успешно выпроводил третьего члена группы C. Он уже понял, по какому принципу их устраняют.</w:t>
+        <w:t>Янь Цзиюнь успешно выпроводил третьего члена группы C. Он уже понял, по какому принципу их устраняют.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>