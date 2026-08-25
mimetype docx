--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь невольно усмехнулся. Если тот, кто подарил этот подарок, действительно дорожил покинутым НИП, то подарок был сделан без души. Хотя бы стеклянную банку можно было использовать. А это выглядело так, словно было куплено наспех в сувенирной лавке.</w:t>
+        <w:t>Янь Цзиюнь невольно усмехнулся. Если тот, кто подарил этот подарок, действительно дорожил покинутым НИП, то подарок был сделан без души. Хотя бы стеклянную банку можно было использовать. А это выглядело так, словно было куплено наспех в сувенирной лавке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не знал, сколько времени займёт это собирательство. Покинутый НИП сидел на корточках и медленно подбирал звёздочки. Как ему теперь искать предметы?</w:t>
+        <w:t>Янь Цзиюнь не знал, сколько времени займёт это собирательство. Покинутый НИП сидел на корточках и медленно подбирал звёздочки. Как ему теперь искать предметы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь ожидал, что сейчас последует взрыв ярости, но вместо этого услышал тихие всхлипывания.</w:t>
+        <w:t>Янь Цзиюнь ожидал, что сейчас последует взрыв ярости, но вместо этого услышал тихие всхлипывания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь тихо слушал его рыдания. В конце концов, покинутый НИП даже икнул. Драматизма было хоть отбавляй.</w:t>
+        <w:t>Янь Цзиюнь тихо слушал его рыдания. В конце концов, покинутый НИП даже икнул. Драматизма было хоть отбавляй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обычно молодые мужчины принимают душ очень быстро. Янь Цзюнь воспользовался этим коротким промежутком времени и тут же начал обыскивать его рюкзак.</w:t>
+        <w:t>Обычно молодые мужчины принимают душ очень быстро. Янь Цзиюнь воспользовался этим коротким промежутком времени и тут же начал обыскивать его рюкзак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,83 +750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По этому смартфону Янь Цзюнь мог определить эпоху, в которой находилась гостиница. Это было лет пятнадцать-двадцать назад.</w:t>
-[...31 lines deleted...]
-        <w:t>Как только лапа Янь Цзюня коснулась телефона, система выдала сообщение.</w:t>
+        <w:t>По этому смартфону Янь Цзиюнь мог определить эпоху, в которой находилась гостиница. Это было лет пятнадцать-двадцать назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только лапа Янь Цзиюня коснулась телефона, система выдала сообщение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,83 +878,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прошло пятнадцать минут игры. Янь Цзюнь, получив предмет, услышал, как молодой человек выключил душ. Он был обёрнут в полотенце.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь быстро спрятался под кроватью. Предмет он получил, теперь нужно было придумать, как выбраться из этой комнаты.</w:t>
+        <w:t>Прошло пятнадцать минут игры. Янь Цзиюнь, получив предмет, услышал, как молодой человек выключил душ. Он был обёрнут в полотенце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь быстро спрятался под кроватью. Предмет он получил, теперь нужно было придумать, как выбраться из этой комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,83 +1006,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цю Си должен был выйти из своей комнаты на третьем этаже, иначе, когда заселится вторая волна НИП, её могли обнаружить и сразу же исключить.</w:t>
-[...31 lines deleted...]
-        <w:t>На самом деле, Янь Цзюнь не так уж и беспокоился за Гу Вэньчжу. Он считал его умным парнем, который знает, как спрятаться. Возможно, за эти пятнадцать минут он уже придумал решение.</w:t>
+        <w:t>Цю Си должен был выйти из своей комнаты на третьем этаже, иначе, когда заселится вторая волна НИП, его могли обнаружить и сразу же исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, Янь Цзиюнь не так уж и беспокоился за Гу Вэньчжу. Он считал его умным парнем, который знает, как спрятаться. Возможно, за эти пятнадцать минут он уже придумал решение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Янь Цзюнь беспокоился о своих товарищах, следующие два сообщения развеяли его сомнения.</w:t>
+        <w:t>Пока Янь Цзиюнь беспокоился о своих товарищах, следующие два сообщения развеяли его сомнения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они приятно удивили Янь Цзюня. На этот раз он действительно чувствовал, что у него есть два надёжных товарища по команде.</w:t>
+        <w:t>Они приятно удивили Янь Цзиюня. На этот раз он действительно чувствовал, что у него есть два надёжных товарища по команде.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь пока не торопился искать предметы, потому что не мог выбраться из комнаты покинутого НИП.</w:t>
+        <w:t>Янь Цзиюнь пока не торопился искать предметы, потому что не мог выбраться из комнаты покинутого НИП.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь всё ещё искал способ выбраться из комнаты, но ему не пришлось долго ломать голову. В дверь его комнаты постучали.</w:t>
+        <w:t>Янь Цзиюнь всё ещё искал способ выбраться из комнаты, но ему не пришлось долго ломать голову. В дверь его комнаты постучали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Ты же плакал, а не спал», — подумал Янь Цзюнь.</w:t>
+        <w:t>«Ты же плакал, а не спал», — подумал Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь тихонько последовал за Тан Ши. Он собирался проскользнуть у него под ногами, пока тот будет разговаривать с другом, и сбежать!</w:t>
+        <w:t>Янь Цзиюнь тихонько последовал за Тан Ши. Он собирался проскользнуть у него под ногами, пока тот будет разговаривать с другом, и сбежать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,83 +2094,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот самый момент, когда Янь Цзюнь уже собирался выбежать, дверь с грохотом захлопнулась.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь: «???»</w:t>
+        <w:t>В тот самый момент, когда Янь Цзиюнь уже собирался выбежать, дверь с грохотом захлопнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь: «???»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь продолжал смотреть на него, не двигаясь. Враг не двигается — и я не двигаюсь.</w:t>
+        <w:t>Янь Цзиюнь продолжал смотреть на него, не двигаясь. Враг не двигается — и я не двигаюсь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Отличное объяснение, мне нравится», — подумал Янь Цзюнь.</w:t>
+        <w:t>«Отличное объяснение, мне нравится», — подумал Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: «…»</w:t>
+        <w:t>Янь Цзиюнь: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,83 +2606,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Ши, на самом деле, не был таким уж вспыльчивым. Перед Янь Цзюнем он выглядел довольно нежным. Возможно, расставание заставляет даже самых добрых людей терять самообладание.</w:t>
-[...31 lines deleted...]
-        <w:t>— У тебя есть хозяин? — спросил Тан Ши у Янь Цзюня.</w:t>
+        <w:t>Тан Ши, на самом деле, не был таким уж вспыльчивым. Перед Янь Цзиюнем он выглядел довольно нежным. Возможно, расставание заставляет даже самых добрых людей терять самообладание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть хозяин? — спросил Тан Ши у Янь Цзиюня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюня передёрнуло. От такого сравнения у него по коже побежали мурашки.</w:t>
+        <w:t>Янь Цзиюня передёрнуло. От такого сравнения у него по коже побежали мурашки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: «…»</w:t>
+        <w:t>Янь Цзиюнь: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь решил, что у этого парня есть потенциал стать хорошим «чистильщиком лотка». Он передумал уходить. Орео так Орео, не хуже других имён.</w:t>
+        <w:t>Янь Цзиюнь решил, что у этого парня есть потенциал стать хорошим «чистильщиком лотка». Он передумал уходить. Орео так Орео, не хуже других имён.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь посмотрел на зеркало, потом на свой ошейник с номером. Он дёрнул шеей и подставил её Тан Ши.</w:t>
+        <w:t>Янь Цзиюнь посмотрел на зеркало, потом на свой ошейник с номером. Он дёрнул шеей и подставил её Тан Ши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь с тайной радостью наблюдал, как Тан Ши убирает его номерной жетон в свой рюкзак.</w:t>
+        <w:t>Янь Цзиюнь с тайной радостью наблюдал, как Тан Ши убирает его номерной жетон в свой рюкзак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,83 +3246,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Ши переоделся и взял Янь Цзюня с собой в соседнюю комнату.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь тут же оказался в центре внимания группы НИП. Девушки, увидев большого чёрного кота, сразу же переключили на него всё своё внимание.</w:t>
+        <w:t>Тан Ши переоделся и взял Янь Цзиюня с собой в соседнюю комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь тут же оказался в центре внимания группы НИП. Девушки, увидев большого чёрного кота, сразу же переключили на него всё своё внимание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь Сяоюй была одета в белое платье, типичный образ школьной красавицы, тайной любви всех мальчишек. На плече у неё висела маленькая белая сумочка, в которой вряд ли мог быть какой-то полезный предмет. Янь Цзюнь догадался, что это она подарила ту банку с пластиковыми звёздочками.</w:t>
+        <w:t>Чэнь Сяоюй была одета в белое платье, типичный образ школьной красавицы, тайной любви всех мальчишек. На плече у неё висела маленькая белая сумочка, в которой вряд ли мог быть какой-то полезный предмет. Янь Цзиюнь догадался, что это она подарила ту банку с пластиковыми звёздочками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,51 +3918,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь напрягся. Вспомнив двух игроков группы C, исключённых из-за НИП, он забеспокоился. Неужели Тан Ши, ради своей тайной любви, сделает что-то, что причинит ему вред!</w:t>
+        <w:t>Янь Цзиюнь напрягся. Вспомнив двух игроков группы C, исключённых из-за НИП, он забеспокоился. Неужели Тан Ши, ради своей тайной любви, сделает что-то, что причинит ему вред!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь нарочно спрятался за спину Тан Ши, выставив лишь полголовы и с опаской глядя на Чэнь Сяоюй.</w:t>
+        <w:t>Янь Цзиюнь нарочно спрятался за спину Тан Ши, выставив лишь полголовы и с опаской глядя на Чэнь Сяоюй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь понял, что его жалостливый вид сработал. Вот только на улице не было никакого дождя, но НИП, казалось, были уверены в обратном. Это отличалось от того, что он видел.</w:t>
+        <w:t>Янь Цзиюнь понял, что его жалостливый вид сработал. Вот только на улице не было никакого дождя, но НИП, казалось, были уверены в обратном. Это отличалось от того, что он видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4302,83 +4302,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не мог не восхититься: эта школьная красавица была настоящей мастерицей изображать из себя «белую лилию». Если Тан Ши после двух её слов передумает заводить кота, он его презирать будет!</w:t>
-[...31 lines deleted...]
-        <w:t>В этот момент Лян Юй, второй главный герой этой драмы, наклонился к Янь Цзюню:</w:t>
+        <w:t>Янь Цзиюнь не мог не восхититься: эта школьная красавица была настоящей мастерицей изображать из себя «белую лилию». Если Тан Ши после двух её слов передумает заводить кота, он его презирать будет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент Лян Юй, второй главный герой этой драмы, наклонился к Янь Цзиюню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, по глазам Чэнь Сяоюй, ещё раз убедился, что она действительно не любит кошек. Он нарочно ещё глубже зарылся в объятия Тан Ши, стараясь выглядеть как можно более маленьким и беззащитным.</w:t>
+        <w:t>Янь Цзиюнь, по глазам Чэнь Сяоюй, ещё раз убедился, что она действительно не любит кошек. Он нарочно ещё глубже зарылся в объятия Тан Ши, стараясь выглядеть как можно более маленьким и беззащитным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь поднял голову и посмотрел на Лян Юя. С тех пор как тот вошёл, он ни разу не проявил нежности к Чэнь Сяоюй. Странно. Может, он намеренно не показывает своих чувств, потому что хорошо знаком с Тан Ши?</w:t>
+        <w:t>Янь Цзиюнь поднял голову и посмотрел на Лян Юя. С тех пор как тот вошёл, он ни разу не проявил нежности к Чэнь Сяоюй. Странно. Может, он намеренно не показывает своих чувств, потому что хорошо знаком с Тан Ши?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,51 +4750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь в этот момент был «маленьким и беззащитным», что ставило Чэнь Сяоюй в неловкое положение. Фильтры, через которые Тан Ши смотрел на неё, кажется, понемногу спадали.</w:t>
+        <w:t>Янь Цзиюнь в этот момент был «маленьким и беззащитным», что ставило Чэнь Сяоюй в неловкое положение. Фильтры, через которые Тан Ши смотрел на неё, кажется, понемногу спадали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, видя, что все они — энергичные молодые люди, предположил, что это, скорее всего, студенты, приехавшие сюда на каникулы.</w:t>
+        <w:t>Янь Цзиюнь, видя, что все они — энергичные молодые люди, предположил, что это, скорее всего, студенты, приехавшие сюда на каникулы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь увидел, как все начали рассаживаться. Лян Юй сел рядом с Тан Ши и Янь Цзюнем. А Чэнь Сяоюй, из-за кота и разногласий со всеми, одиноко сидела на единственном в комнате стуле, сохраняя отстранённый вид.</w:t>
+        <w:t>Янь Цзиюнь увидел, как все начали рассаживаться. Лян Юй сел рядом с Тан Ши и Янь Цзиюнем. А Чэнь Сяоюй, из-за кота и разногласий со всеми, одиноко сидела на единственном в комнате стуле, сохраняя отстранённый вид.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5006,51 +5006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Во время игры второстепенные НИП не имели значения. Янь Цзюнь, устроившись на кровати рядом с Тан Ши, наблюдал за любовным треугольником.</w:t>
+        <w:t>Во время игры второстепенные НИП не имели значения. Янь Цзиюнь, устроившись на кровати рядом с Тан Ши, наблюдал за любовным треугольником.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5166,83 +5166,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь понял, что Лян Юй, раз у него было имя, тоже должен быть важным персонажем. Но что у него могло быть особенного?</w:t>
-[...31 lines deleted...]
-        <w:t>Тан Ши только что расстался, и Лян Юй был его соперником. Ему не было до него дела. Но Янь Цзюнь, наоборот, не сводил с Лян Юя глаз.</w:t>
+        <w:t>Янь Цзиюнь понял, что Лян Юй, раз у него было имя, тоже должен быть важным персонажем. Но что у него могло быть особенного?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ши только что расстался, и Лян Юй был его соперником. Ему не было до него дела. Но Янь Цзиюнь, наоборот, не сводил с Лян Юя глаз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Продвинутый предмет Тан Ши он уже забрал. Теперь его роль заключалась в том, чтобы помочь Янь Цзюню внедриться в эту компанию.</w:t>
+        <w:t>Продвинутый предмет Тан Ши он уже забрал. Теперь его роль заключалась в том, чтобы помочь Янь Цзиюню внедриться в эту компанию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5390,51 +5390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь попал впросак, но понял, что НИП сами додумывают логичное объяснение его поведению. Это было ему на руку.</w:t>
+        <w:t>Янь Цзиюнь попал впросак, но понял, что НИП сами додумывают логичное объяснение его поведению. Это было ему на руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5550,51 +5550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Вот это настоящий „чистильщик лотка“», — с одобрением подумал Янь Цзюнь.</w:t>
+        <w:t>«Вот это настоящий „чистильщик лотка“», — с одобрением подумал Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Таким образом, Янь Цзюня доверили его одноклассникам.</w:t>
+        <w:t>Таким образом, Янь Цзиюня доверили его одноклассникам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5742,51 +5742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, услышав это, тут же последовал за Лян Юем.</w:t>
+        <w:t>Янь Цзиюнь, услышав это, тут же последовал за Лян Юем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь вошёл за ним в комнату. Он нарочно начал обнюхивать всё вокруг, в конце концов остановившись у чемодана Лян Юя, ожидая, когда тот его откроет.</w:t>
+        <w:t>Янь Цзиюнь вошёл за ним в комнату. Он нарочно начал обнюхивать всё вокруг, в конце концов остановившись у чемодана Лян Юя, ожидая, когда тот его откроет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5966,51 +5966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя, что он не двигается, Янь Цзюнь принялся искать полезные вещи. Это была одноместная комната, других чемоданов не было, тем более женских вещей. Он не жил в одной комнате с Чэнь Сяоюй?</w:t>
+        <w:t>Видя, что он не двигается, Янь Цзиюнь принялся искать полезные вещи. Это была одноместная комната, других чемоданов не было, тем более женских вещей. Он не жил в одной комнате с Чэнь Сяоюй?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6030,115 +6030,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лян Юй сегодня был одет в тёмную рубашку-поло. Его стиль отличался от других парней. У Янь Цзюня не было времени размышлять, как они все здесь собрались. Если они сами по себе представляют отдельное подземелье, то Лян Юй должен быть важным персонажем.</w:t>
-[...63 lines deleted...]
-        <w:t>Он перевернул подушки, поднял одеяло, заглянул под кровать, открыл чемодан. Янь Цзюнь хотел подойти к чемодану, но тот его оттолкнул.</w:t>
+        <w:t>Лян Юй сегодня был одет в тёмную рубашку-поло. Его стиль отличался от других парней. У Янь Цзиюня не было времени размышлять, как они все здесь собрались. Если они сами по себе представляют отдельное подземелье, то Лян Юй должен быть важным персонажем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что Янь Цзиюнь перестал пялиться на его чемодан, Лян Юй начал искать то, что потерял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он перевернул подушки, поднял одеяло, заглянул под кровать, открыл чемодан. Янь Цзиюнь хотел подойти к чемодану, но тот его оттолкнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6158,51 +6158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Здравствуйте. Скажите, пожалуйста, горничная во время уборки не находила чёрный плетёный браслет?</w:t>
+        <w:t>— Здравствуйте. Скажите, пожалуйста, горничная во время уборки не находила чёрный браслет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6222,115 +6222,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрный плетёный браслет! Вот что нужно было искать!</w:t>
-[...63 lines deleted...]
-        <w:t>Он тоже запрыгнул на кровать и принялся рыться в одеялах, которые только что перевернул Лян Юй. Лян Юй, решив, что чёрный кот хочет поиграть в прятки под одеялом, лёг на кровать и попытался его вытащить. Но Янь Цзюнь ловко уворачивался. Он налево — кот направо. Под одеялом образовался бугорок. Лян Юй вдруг нашёл это забавным.</w:t>
+        <w:t>Чёрный браслет! Вот что нужно было искать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь решил ему помочь. Возможно, это важный предмет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тоже запрыгнул на кровать и принялся рыться в одеялах, которые только что перевернул Лян Юй. Лян Юй, решив, что чёрный кот хочет поиграть в прятки под одеялом, лёг на кровать и попытался его вытащить. Но Янь Цзиюнь ловко уворачивался. Он налево — кот направо. Под одеялом образовался бугорок. Лян Юй вдруг нашёл это забавным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6382,83 +6382,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь как раз с удовольствием нырял в одеяла, и Лян Юй не стал его выгонять. Впрочем, браслета он так и не нашёл. В этот момент в открытую дверь постучали. Он выглянул из-под белого одеяла своей чёрной мордочкой.</w:t>
-[...31 lines deleted...]
-        <w:t>Пришла Чэнь Сяоюй. В руке она держала чёрный плетёный браслет.</w:t>
+        <w:t>Янь Цзиюнь как раз с удовольствием нырял в одеяла, и Лян Юй не стал его выгонять. Впрочем, браслета он так и не нашёл. В этот момент в открытую дверь постучали. Он выглянул из-под белого одеяла своей чёрной мордочкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пришла Чэнь Сяоюй. В руке она держала чёрный браслет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6510,115 +6510,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза Янь Цзюня загорелись. Это был тот самый предмет, который он так долго искал!</w:t>
-[...63 lines deleted...]
-        <w:t>[Игрок F-29 получил продвинутый предмет «Чёрный плетёный браслет».]</w:t>
+        <w:t>Глаза Янь Цзиюня загорелись. Это был тот самый предмет, который он так долго искал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лян Юй ещё не успел ответить, а Янь Цзиюнь уже выскочил из-под одеяла и, подпрыгнув, коснулся браслета!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Игрок F-29 получил продвинутый предмет «Чёрный браслет».]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>