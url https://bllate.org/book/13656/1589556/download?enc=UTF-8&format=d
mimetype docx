--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После входа в подземелье голос юноши-системы больше не отвечал на вопросы, и Янь Цзюню пришлось разбираться во всём самому.</w:t>
+        <w:t>После входа в подземелье голос юноши-системы больше не отвечал на вопросы, и Янь Цзиюню пришлось разбираться во всём самому.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,83 +2254,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь собирался пойти в соседнюю спальню, но услышал приближающийся шум. Игроки из группы «А» действовали грубо, всё ломая и круша. Звук стоял невообразимый.</w:t>
-[...31 lines deleted...]
-        <w:t>Их шум не мешал Янь Цзюню искать предметы.</w:t>
+        <w:t>Янь Цзиюнь собирался пойти в соседнюю спальню, но услышал приближающийся шум. Игроки из группы «А» действовали грубо, всё ломая и круша. Звук стоял невообразимый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их шум не мешал Янь Цзиюню искать предметы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Здесь Янь Цзюнь не нашёл никаких предметов и не стал тратить время.</w:t>
+        <w:t>Здесь Янь Цзиюнь не нашёл никаких предметов и не стал тратить время.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наконец, один из них добрался до дома, где прятался Янь Цзюнь.</w:t>
+        <w:t>Наконец, один из них добрался до дома, где прятался Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не стал прятаться в рюкзаке, который Цю Си дал ему его хозяин, — он был слишком заметным. Вместо этого он забился в щель за старым шкафом, прислонённым к деревянной кровати. Если его обнаружат, он сможет нырнуть под кровать.</w:t>
+        <w:t>Янь Цзиюнь не стал прятаться в рюкзаке, который его хозяин дал Цю Си, — он был слишком заметным. Вместо этого он забился в щель за старым шкафом, прислонённым к деревянной кровати. Если его обнаружат, он сможет нырнуть под кровать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь почувствовал, как шкаф зашатался, и быстро метнулся под кровать, забившись в самый угол у изголовья.</w:t>
+        <w:t>Янь Цзиюнь почувствовал, как шкаф зашатался, и быстро метнулся под кровать, забившись в самый угол у изголовья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,83 +2670,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь услышал, как тот в сердцах сказал своему товарищу, что ничего не нашёл, и тот предложил поискать на заднем дворе.</w:t>
-[...31 lines deleted...]
-        <w:t>В этот момент на улице не было ни одного игрока. Янь Цзюнь, дождавшись, пока двое войдут на задний двор, быстро спустился вниз, выскочил из дома и метнулся в чайную напротив, которую группа «А» уже обыскала.</w:t>
+        <w:t>Янь Цзиюнь услышал, как тот в сердцах сказал своему товарищу, что ничего не нашёл, и тот предложил поискать на заднем дворе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент на улице не было ни одного игрока. Янь Цзиюнь, дождавшись, пока двое войдут на задний двор, быстро спустился вниз, выскочил из дома и метнулся в магазин молочного чая напротив, который группа «А» уже обыскала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В чайной было тесно. Сразу у входа — стойка. В нос ударил приторный запах молочного чая. Янь Цзюнь был равнодушен к сладкому.</w:t>
+        <w:t>В магазине молочного чая было тесно. Сразу у входа — стойка. В нос ударил приторный запах молочного чая. Янь Цзиюнь был равнодушен к сладкому.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У чайной был и чёрный ход, выходивший на другую улицу, но Янь Цзюнь не смог туда попасть — наткнулся на невидимую стену. Похоже, их зона действий была ограничена.</w:t>
+        <w:t>У магазина молочного чая был и чёрный ход, выходивший на другую улицу, но Янь Цзиюнь не смог туда попасть — наткнулся на невидимую стену. Похоже, их зона действий была ограничена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,83 +2926,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Какие предметы могут быть спрятаны в чайной? А может, их здесь и нет?»</w:t>
-[...31 lines deleted...]
-        <w:t>В выдвинутых ящиках валялось всё подряд: ключи, визитница, резинки для волос, пропуск, влажные салфетки. Янь Цзюнь знал, что это не то, — прикосновения не вызывали никакой реакции. В этом магазине не было ничего, что имело бы особую связь с кем-либо.</w:t>
+        <w:t>«Какие предметы могут быть спрятаны в магазине молочного чая? А может, их здесь и нет?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В выдвинутых ящиках валялось всё подряд: ключи, визитница, резинки для волос, пропуск, влажные салфетки. Янь Цзиюнь знал, что это не то, — прикосновения не вызывали никакой реакции. В этом магазине не было ничего, что имело бы особую связь с кем-либо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На стойке, где постоянно толпятся люди, вряд ли оставят что-то ценное. Янь Цзюнь спрыгнул со стойки и направился в подсобку.</w:t>
+        <w:t>На стойке, где постоянно толпятся люди, вряд ли оставят что-то ценное. Янь Цзиюнь спрыгнул со стойки и направился в подсобку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь решительно нырнул в раздевалку.</w:t>
+        <w:t>Янь Цзиюнь решительно нырнул в раздевалку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На мгновение Янь Цзюнь почувствовал к ним неприязнь. В этом подземелье лучше с ними не пересекаться. Они были не из его мира.</w:t>
+        <w:t>На мгновение Янь Цзиюнь почувствовал к ним неприязнь. В этом подземелье лучше с ними не пересекаться. Они были не из его мира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь откинул лежавшую сверху куртку. Показался белый пиджак. В одном из карманов что-то выпирало. Он надавил лапой — действительно твёрдое. Неудивительно, что он почувствовал это даже через другую одежду.</w:t>
+        <w:t>Янь Цзиюнь откинул лежавшую сверху куртку. Показался белый пиджак. В одном из карманов что-то выпирало. Он надавил лапой — действительно твёрдое. Неудивительно, что он почувствовал это даже через другую одежду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь взглянул на кольцо, и система автоматически переместила его во временный инвентарь.</w:t>
+        <w:t>Янь Цзиюнь взглянул на кольцо, и система автоматически переместила его во временный инвентарь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,274 +3598,274 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Игрок A-18:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто из группы «F» украл у нас предметы? Твоя лупа бесполезна? Почему мы никого не нашли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игрок A-5:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лупа работает, но она одноразовая. Если использую, то всё. Ты уверен, что хочешь её использовать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игрок A-24:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Система не сообщала, что игрок 29 нашёл предметы. Как вы думаете, зачем нужны эти продвинутые предметы — «баскетбольный мяч» и «бриллиантовое кольцо»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Игрок-18:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кто из группы «F»украл у нас предметы? Твоя лупа бесполезна? Почему мы никого не нашли?</w:t>
-[...190 lines deleted...]
-        </w:rPr>
         <w:t>— У нас обычный предмет, а у них продвинутые. Они должны быть лучше лупы. Давайте так: сейчас сосредоточимся на поиске предметов. Пусть те двое ищут прячущихся. Когда у нас будут полезные предметы, найти их будет несложно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3918,83 +3918,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Собрав кольцо, Янь Цзюнь не решался выходить. Трое противников собрались вместе и, скорее всего, ускорят поиски предметов. У него же, в одиночку, да ещё и скрываясь, задача была куда сложнее.</w:t>
-[...31 lines deleted...]
-        <w:t>В чайной не было второго этажа, а чёрный ход был заблокирован. Оставалось выйти через главный вход. Трое игроков из группы «А» стояли на улице, обсуждая дальнейшие поиски. Ему оставалось только ждать, пока они уйдут.</w:t>
+        <w:t>Собрав кольцо, Янь Цзиюнь не решался выходить. Трое противников собрались вместе и, скорее всего, ускорят поиски предметов. У него же, в одиночку, да ещё и скрываясь, задача была куда сложнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В магазине молочного чая не было второго этажа, а чёрный ход был заблокирован. Оставалось выйти через главный вход. Трое игроков из группы «А» стояли на улице, обсуждая дальнейшие поиски. Ему оставалось только ждать, пока они уйдут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,51 +4238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отпущу, если скажешь, где твой парень, — ответил игрок 24.</w:t>
+        <w:t>— Отпущу, если скажешь, где твой парень, — ответил Игрок A-24.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,51 +4366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь нахмурился. Сунь Синьсинь поймали, почему система не телепортировала её? Вместо этого её держали в заложниках.</w:t>
+        <w:t>Янь Цзиюнь нахмурился. Сунь Синьсинь поймали, почему система не телепортировала её? Вместо этого её держали в заложниках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4462,51 +4462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь удивился. «И так можно?»</w:t>
+        <w:t>Янь Цзиюнь удивился. «И так можно?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,51 +4750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не стал осуждать их поступки. Каждый хотел выжить. Просто это усложняло его игру.</w:t>
+        <w:t>Янь Цзиюнь не стал осуждать их поступки. Каждый хотел выжить. Просто это усложняло его игру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь решил, что игра делала это намеренно. Вынужденное присоединение к другой группе в условиях смертельной опасности… Прежние товарищи вряд ли будут рады предателям. В итоге в больших группах могут возникнуть проблемы. Конечно, если не появится сильный лидер, способный всех подчинить.</w:t>
+        <w:t>Янь Цзиюнь решил, что игра делала это намеренно. Вынужденное присоединение к другой группе в условиях смертельной опасности… Прежние товарищи вряд ли будут рады предателям. В итоге в больших группах могут возникнуть проблемы. Конечно, если не появится сильный лидер, способный всех подчинить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5038,51 +5038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Опасения Янь Цзюня были не напрасны. Эта ситуация стала проверкой чувств пары. Никто не усомнился в их любви.</w:t>
+        <w:t>Опасения Янь Цзиюня были не напрасны. Эта ситуация стала проверкой чувств пары. Никто не усомнился в их любви.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь был рад, что с самого начала эта пара не общалась с ними. Они не знали, где прячутся Цю Си и Гу Вэньчжу. Он надеялся, что эти двое не подведут его. Осталось трое. Он будет играть до конца.</w:t>
+        <w:t>Янь Цзиюнь был рад, что с самого начала эта пара не общалась с ними. Они не знали, где прячутся Цю Си и Гу Вэньчжу. Он надеялся, что эти двое не подведут его. Осталось трое. Он будет играть до конца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5326,51 +5326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь выглянул из окна. Пара быстро пришла в себя и присоединилась к поискам.</w:t>
+        <w:t>Янь Цзиюнь выглянул из окна. Пара быстро пришла в себя и присоединилась к поискам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь забеспокоился о Цю Си и Гу Вэньчжу. Только бы их не нашли.</w:t>
+        <w:t>Янь Цзиюнь забеспокоился о Цю Си и Гу Вэньчжу. Только бы их не нашли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>