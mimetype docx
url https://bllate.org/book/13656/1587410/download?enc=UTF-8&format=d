--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзиюнь решил использовать время с пользой и поискать основной компонент формулы «Юймэйжэнь».</w:t>
+        <w:t>Янь Цзиюнь решил использовать время с пользой и поискать основной компонент формулы «Амариллис».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Большинство химикатов хранилось в запечатанных коробках или тёмных флаконах. Компонент «Юймэйжэнь-001», о котором упоминал начальник группы, тоже обнаружился в тёмной бутыли, спрятанной в картоне. В системе безопасности завода явно зияли дыры: будь они осмотрительнее, не стали бы ставить ценное сырьё так высоко. Кто же знал, что по полкам будет лазать кот?</w:t>
+        <w:t>Большинство химикатов хранилось в запечатанных коробках или тёмных флаконах. Компонент «Амариллис-001», о котором упоминал начальник группы, тоже обнаружился в тёмной бутыли, спрятанной в картоне. В системе безопасности завода явно зияли дыры: будь они осмотрительнее, не стали бы ставить ценное сырьё так высоко. Кто же знал, что по полкам будет лазать кот?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Недавно в лаборатории Юй Шана он видел, как подопытным вводили жидкость, приготовленную из этих веществ. Определённая доза не убивала, но вызывала сильнейшие галлюцинации.</w:t>
+        <w:t>Недавно в лаборатории Юй Шан он видел, как подопытным вводили жидкость, приготовленную из этих веществ. Определённая доза не убивала, но вызывала сильнейшие галлюцинации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нужно сосредоточиться на задании (4): уничтожить производственный цех «Юймэйжэнь». Уничтожить цех...</w:t>
+        <w:t>Нужно сосредоточиться на задании (4): уничтожить производственный цех «Амариллис». Уничтожить цех...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Так случилось и сейчас. Оказавшись в нужной зоне, Чжоу Ин и остальные активировали основное задание (3): «Найти производственный цех „Юймэйжэнь“».</w:t>
+        <w:t>Так случилось и сейчас. Оказавшись в нужной зоне, Чжоу Ин и остальные активировали основное задание (3): «Найти производственный цех „Амариллис“».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Их мысли двигались в том же направлении, что и у Янь Цзиюня вначале: они думали лишь о том, как ликвидировать производство «Юймэйжэнь», не замахиваясь на весь завод.</w:t>
+        <w:t>Их мысли двигались в том же направлении, что и у Янь Цзиюня вначале: они думали лишь о том, как ликвидировать производство «Амариллис», не замахиваясь на весь завод.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Может, он проскользнул в цех «Юймэйжэнь»? Цзян Янь сказал, что клетка стояла у входа. Вдруг кот зашёл следом за ними?</w:t>
+        <w:t>— Может, он проскользнул в цех «Амариллис»? Цзян Янь сказал, что клетка стояла у входа. Вдруг кот зашёл следом за ними?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Линь Се вознамерился войти в цех «Юймэйжэнь», начальник группы едва не разрыдался. Это же святая святых, вход строго ограничен!</w:t>
+        <w:t>Когда Линь Се вознамерился войти в цех «Амариллис», начальник группы едва не разрыдался. Это же святая святых, вход строго ограничен!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Второй господин, третий господин... что же делать? Это же сырьё для следующей партии «Юймэйжэнь»!</w:t>
+        <w:t>— Второй господин, третий господин... что же делать? Это же сырьё для следующей партии «Амариллис»!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>