--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэнь Наньсин, сидевший рядом с Цзян Янем и изображавший послушного мальчика для розлива, не смел и пикнуть. Это он, воспользовавшись моментом, когда НИП отвлёкся, под прикрытием Чжоу Ин и Чэн Ли принёс кота. Кто бы мог подумать, что этот озорник не сможет усидеть на месте и выдаст себя.</w:t>
+        <w:t>Вэнь Наньсин, сидевший рядом с Цзян Янем и изображавший послушного сопровождающего, не смел и пикнуть. Это он, воспользовавшись моментом, когда НИП отвлёкся, под прикрытием Чжоу Ин и Чэн Ли принёс кота. Кто бы мог подумать, что этот озорник не сможет усидеть на месте и выдаст себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это кот Линь Се. Отца всего лишь наказал, а некоторые уже спешат занять его место.</w:t>
+        <w:t>— Это кот Линь Се. Его всего лишь наказал отец, а некоторые уже спешат занять его место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Янь Цзиюнь размышлял, не пора ли бежать, изнутри донёсся знакомый голос. Это был тот самый человек, который увёл Линь Се из корпуса А.</w:t>
+        <w:t>Пока Янь Цзиюнь размышлял, не пора ли бежать, изнутри донёсся знакомый голос. Это был тот самый человек, который увёл Линь Се из корпуса A.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ин-цзе нашла в сейфе рецепт, — покачала головой Чэн Ли.</w:t>
+        <w:t>— Сестрица Ин нашла в сейфе рецепт, — покачала головой Чэн Ли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5198,51 +5198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзиюнь протянул лапу, чтобы коснуться рамки, но дядя Фан остановил его. Под его пристальным взглядом Янь Цзюнь убрал лапу, не решаясь открыто рыться в вещах. Он спрыгнул со стула и выбежал из кабинета.</w:t>
+        <w:t>Янь Цзиюнь протянул лапу, чтобы коснуться рамки, но дядя Фан остановил его. Под его пристальным взглядом Янь Цзиюнь убрал лапу, не решаясь открыто рыться в вещах. Он спрыгнул со стула и выбежал из кабинета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подбежал к нему и забегал вокруг. Чжао Жэньфу сказал Цзян Яню:</w:t>
+        <w:t>Янь Цзиюнь подбежал к нему и забегал вокруг. Чжао Жэньфу сказал Цзян Яню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Настоящие апартаменты Линь Се находились не в корпусе А, а в корпусе Б. Здесь обстановка была простой и опрятной.</w:t>
+        <w:t>Настоящие апартаменты Линь Се находились не в корпусе A, а в корпусе B. Здесь обстановка была простой и опрятной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5742,51 +5742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Очнувшись, Линь Се неподвижно смотрел в потолок. Янь Цзюнь подумал, что тот умер, запрыгнул на кровать и поднёс лапу к его носу.</w:t>
+        <w:t>Очнувшись, Линь Се неподвижно смотрел в потолок. Янь Цзиюнь подумал, что тот умер, запрыгнул на кровать и поднёс лапу к его носу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5806,51 +5806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только Янь Цзюнь убрал лапу, Линь Се сел. Он выглядел неплохо.</w:t>
+        <w:t>Как только Янь Цзиюнь убрал лапу, Линь Се сел. Он выглядел неплохо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5966,51 +5966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь протянул лапу и коснулся значка, отполированного до блеска. Тут же он услышал системное уведомление.</w:t>
+        <w:t>Янь Цзиюнь протянул лапу и коснулся значка, отполированного до блеска. Тут же он услышал системное уведомление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>