--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь услышал шаги охранников в чёрном. Линь Се удалялся всё дальше и дальше, но Янь Цзюнь мог определить направление, куда они идут.</w:t>
+        <w:t>Янь Цзиюнь услышал шаги охранников в чёрном. Линь Се удалялся всё дальше и дальше, но Янь Цзиюнь мог определить направление, куда они идут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, конечно, не был таким уж неженкой. Он последовал за ними, прячась в тенях. Нужно было использовать свою природную маскировку.</w:t>
+        <w:t>Янь Цзиюнь, конечно, не был таким уж неженкой. Он последовал за ними, прячась в тенях. Нужно было использовать свою природную маскировку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь тоже не возражал. Во-первых, Линь Се был его кормильцем в этом подземелье. Во-вторых, он был ключевым персонажем сюжета.</w:t>
+        <w:t>Янь Цзиюнь тоже не возражал. Во-первых, Линь Се был его кормильцем в этом подземелье. Во-вторых, он был ключевым персонажем сюжета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,83 +1102,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь мог бы найти его по запаху. Люди чувствуют запахи на расстоянии метра, а кошки — на расстоянии десяти-четырнадцати метров.</w:t>
-[...31 lines deleted...]
-        <w:t>Он помнил запах парфюма Линь Се. В воздухе этого коридора остался его след. Линь Се, скорее всего, прошёл здесь. Янь Цзюнь был уверен, что карцер находится не дальше чем в пятнадцати метрах от него.</w:t>
+        <w:t>Янь Цзиюнь мог бы найти его по запаху. Люди чувствуют запахи на расстоянии метра, а кошки — на расстоянии десяти-четырнадцати метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он помнил запах парфюма Линь Се. В воздухе этого коридора остался его след. Линь Се, скорее всего, прошёл здесь. Янь Цзиюнь был уверен, что карцер находится не дальше чем в пятнадцати метрах от него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,83 +1198,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжоу Ин и её команда, увидев, что Янь Цзюнь снова ищет своего хозяина, быстро последовали за ним. С чёрным котом их шансы на успех удваивались!</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь шёл на запах парфюма. Там, где он был сильнее всего, и должен был находиться Линь Се.</w:t>
+        <w:t>Чжоу Ин и её команда, увидев, что Янь Цзиюнь снова ищет своего хозяина, быстро последовали за ним. С чёрным котом их шансы на успех удваивались!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь шёл на запах парфюма. Там, где он был сильнее всего, и должен был находиться Линь Се.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,83 +1326,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь царапнул дверь когтями, издав неприятный скрежет.</w:t>
-[...31 lines deleted...]
-        <w:t>От этого звука у Чжоу Ин и её команды волосы встали дыбом. Даже самому Янь Цзюню стало не по себе.</w:t>
+        <w:t>Янь Цзиюнь царапнул дверь когтями, издав неприятный скрежет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого звука у Чжоу Ин и её команды волосы встали дыбом. Даже самому Янь Цзиюню стало не по себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь снова постучал по двери, и изнутри снова донёсся ответ, на этот раз — тихий смех Линь Се. Он явно вздохнул с облегчением.</w:t>
+        <w:t>Янь Цзиюнь снова постучал по двери, и изнутри снова донёсся ответ, на этот раз — тихий смех Линь Се. Он явно вздохнул с облегчением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,115 +1646,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подумал, что Линь Се молчит, потому что не доверяет им или пытается понять, на чьей они стороне.</w:t>
-[...63 lines deleted...]
-        <w:t>Услышав тихий стук Янь Цзюня, Линь Се наконец спросил:</w:t>
+        <w:t>Янь Цзиюнь подумал, что Линь Се молчит, потому что не доверяет им или пытается понять, на чьей они стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Ин была терпелива и не торопила его. А вот Янь Цзиюнь снова постучал по двери, на этот раз не царапая, чтобы не мучить свои уши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав тихий стук Янь Цзиюня, Линь Се наконец спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь тоже был в замешательстве. Почему Линь Се не хочет уходить?</w:t>
+        <w:t>Янь Цзиюнь тоже был в замешательстве. Почему Линь Се не хочет уходить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь продолжал стучать в дверь.</w:t>
+        <w:t>Янь Цзиюнь продолжал стучать в дверь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его тронула настойчивость Янь Цзюня. Прямым доказательством этого стало следующее системное уведомление.</w:t>
+        <w:t>Его тронула настойчивость Янь Цзиюня. Прямым доказательством этого стало следующее системное уведомление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А Янь Цзюнь скромно молчал. Он послушно сидел в стороне, притворяясь, что ничего не понимает, и изо всех сил старался выглядеть несчастным котёнком, потерявшим своего кормильца.</w:t>
+        <w:t>А Янь Цзиюнь скромно молчал. Он послушно сидел в стороне, притворяясь, что ничего не понимает, и изо всех сил старался выглядеть несчастным котёнком, потерявшим своего кормильца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подумал, что НПС не должен врать, ведь Линь Се — важный персонаж истории.</w:t>
+        <w:t>Янь Цзиюнь подумал, что НПС не должен врать, ведь Линь Се — важный персонаж истории.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Спасибо вам, конечно, — подумал Янь Цзюнь, — но у меня уже есть хозяин, и он довольно симпатичный. Могу вас познакомить, когда вернусь».</w:t>
+        <w:t>«Спасибо вам, конечно, — подумал Янь Цзиюнь, — но у меня уже есть хозяин, и он довольно симпатичный. Могу вас познакомить, когда вернусь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь был почти восхищён своей актёрской игрой. Ему казалось, что он в полной мере передал свою тоску и нежелание расставаться с Линь Се. Главное, что он обманул своих временных союзников.</w:t>
+        <w:t>Янь Цзиюнь был почти восхищён своей актёрской игрой. Ему казалось, что он в полной мере передал свою тоску и нежелание расставаться с Линь Се. Главное, что он обманул своих временных союзников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,51 +3182,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он взглянул на свой инвентарь и у него уже созрел план, но торопиться не стоило. Пока что Чжоу Ин и остальные не догадывались, что чёрный кот — это Янь Цзюнь.</w:t>
+        <w:t>Он взглянул на свой инвентарь и у него уже созрел план, но торопиться не стоило. Пока что Чжоу Ин и остальные не догадывались, что чёрный кот — это Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь хотел было вставить своё слово. Кроме этих двоих был ещё и Цзян Янь.</w:t>
+        <w:t>Янь Цзиюнь хотел было вставить своё слово. Кроме этих двоих был ещё и Цзян Янь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,83 +3694,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Янь не ладил с Линь Се, но в приватном разговоре с Ян Кайвэнем не сказал о нём ничего плохого. Скорее всего, он был нейтрален. Возможно, он просто завидовал Линь Се, иначе с чего бы ему давать ему -25 очков благосклонности? Янь Цзюнь до сих пор не мог этого забыть.</w:t>
-[...31 lines deleted...]
-        <w:t>Если Чжоу Ин и её команда решат искать подсказки у Ян Кайвэня, это совпадёт с планами Янь Цзюня.</w:t>
+        <w:t>Цзян Янь не ладил с Линь Се, но в приватном разговоре с Ян Кайвэнем не сказал о нём ничего плохого. Скорее всего, он был нейтрален. Возможно, он просто завидовал Линь Се, иначе с чего бы ему давать ему -25 очков благосклонности? Янь Цзиюнь до сих пор не мог этого забыть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если Чжоу Ин и её команда решат искать подсказки у Ян Кайвэня, это совпадёт с планами Янь Цзиюня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь почувствовал прилив энтузиазма. В реальном мире Чжоу Ин, скорее всего, была руководителем. Она умела мотивировать людей.</w:t>
+        <w:t>Янь Цзиюнь почувствовал прилив энтузиазма. В реальном мире Чжоу Ин, скорее всего, была руководителем. Она умела мотивировать людей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжоу Ин, чтобы показать свою заботу о главном герое Линь Се и чтобы чёрный котёнок не убежал, взяла Янь Цзюня на руки. Янь Цзюнь, не тратя сил на ходьбу, чувствовал себя очень комфортно. Не зря он привёл их к подсказкам. Но, соблюдая приличия, он предпочёл устроиться на рюкзаке Вэнь Наньсина, вцепившись когтями в его густые волосы, чтобы не упасть.</w:t>
+        <w:t>Чжоу Ин, чтобы показать свою заботу о главном герое Линь Се и чтобы чёрный котёнок не убежал, взяла Янь Цзиюня на руки. Янь Цзиюнь, не тратя сил на ходьбу, чувствовал себя очень комфортно. Не зря он привёл их к подсказкам. Но, соблюдая приличия, он предпочёл устроиться на рюкзаке Вэнь Наньсина, вцепившись когтями в его густые волосы, чтобы не упасть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь притворился, что не слышит их шуток.</w:t>
+        <w:t>Янь Цзиюнь притворился, что не слышит их шуток.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Роскошный четвёртый этаж, скорее всего, был территорией Ян Кайвэня. Снаружи не было слышно ни звука, но внутри оглушительно гремела музыка. Янь Цзюнь первым делом захотел заткнуть уши.</w:t>
+        <w:t>Роскошный четвёртый этаж, скорее всего, был территорией Ян Кайвэня. Снаружи не было слышно ни звука, но внутри оглушительно гремела музыка. Янь Цзиюнь первым делом захотел заткнуть уши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,83 +4430,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэнь Наньсин прижал голову Янь Цзюня, чтобы его не заметили.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь мысленно комментировал диалог мамочки и её подопечных. «В каком веке мы живём? Разве нет борьбы с проституцией?»</w:t>
+        <w:t>Вэнь Наньсин прижал голову Янь Цзиюня, чтобы его не заметили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь мысленно комментировал диалог мамочки и её подопечных. «В каком веке мы живём? Разве нет борьбы с проституцией?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4846,51 +4846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, которого вот-вот должны были засунуть в рюкзак: «...»</w:t>
+        <w:t>Янь Цзиюнь, которого вот-вот должны были засунуть в рюкзак: «...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5006,51 +5006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем Вэнь Наньсин незаметно опустил Янь Цзюня на диван.</w:t>
+        <w:t>Тем временем Вэнь Наньсин незаметно опустил Янь Цзиюня на диван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>