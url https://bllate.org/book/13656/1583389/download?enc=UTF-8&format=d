--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— О, ещё один новичок из подземелья для начинающих.</w:t>
+        <w:t>— О, ещё один новичок из подземелья для новичков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Карта человеческого облика действовала всего пять минут, и он не мог тратить их здесь. К тому же он не хотел на глазах у всех превращаться обратно в кота, раскрывая свою истинную сущность.</w:t>
+        <w:t>Карта опыта человеческой формы действовала всего пять минут, и он не мог тратить их здесь. К тому же он не хотел на глазах у всех превращаться обратно в кота, раскрывая свою истинную сущность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,83 +1358,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь взглянул на таймер — оставалось меньше трёх минут.</w:t>
-[...31 lines deleted...]
-        <w:t>Он хотел пойти за толпой, но впереди была огромная площадь, способная вместить множество людей. Там было несколько больших экранов, и Янь Цзюню хотелось посмотреть, что на них показывают, но на площади негде было спрятаться. Он остановился у ближайшей лавки с жареными рёбрышками, откуда доносился невероятно аппетитный аромат.</w:t>
+        <w:t>Янь Цзиюнь взглянул на таймер — оставалось меньше трёх минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел пойти за толпой, но впереди была огромная площадь, способная вместить множество людей. Там было несколько больших экранов, и Янь Цзиюню хотелось посмотреть, что на них показывают, но на площади негде было спрятаться. Он остановился у ближайшей лавки с жареными рёбрышками, откуда доносился невероятно аппетитный аромат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь оплатил покупку согласно инструкции. Всё было очень просто, не нужно было даже добавлять в друзья — достаточно было ввести номер продавца и перевести очки.</w:t>
+        <w:t>Янь Цзиюнь оплатил покупку согласно инструкции. Всё было очень просто, не нужно было даже добавлять в друзья — достаточно было ввести номер продавца и перевести очки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Янь Цзюнь с жадностью обгладывал косточки, мимо него прошла та самая троица из предыдущего подземелья.</w:t>
+        <w:t>Пока Янь Цзиюнь с жадностью обгладывал косточки, мимо него прошла та самая троица из предыдущего подземелья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы так долго ждали у выхода, но так и не увидели этого Янь Цзюня. У него что, невидимость?</w:t>
+        <w:t>— Мы так долго ждали у выхода, но так и не увидели этого Янь Цзиюня. У него что, невидимость?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вам не кажется странным, что Янь Цзюнь так ни разу и не показался?</w:t>
+        <w:t>— Вам не кажется странным, что Янь Цзиюнь так ни разу и не показался?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь тихонько переместился в переулок. Эта Ян Сюэ была слишком догадливой, она почти раскрыла его.</w:t>
+        <w:t>Янь Цзиюнь тихонько переместился в переулок. Эта Ян Сюэ была слишком догадливой, она почти раскрыла его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,83 +2286,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Система: Время действия карты человеческого облика истекло.]</w:t>
-[...31 lines deleted...]
-        <w:t>Превратившись обратно в кота, Янь Цзюнь спрятался за мусорным баком в переулке. Лишь когда шаги троицы затихли вдали, он вздохнул с облегчением.</w:t>
+        <w:t>[Система: Время действия карты опыта человеческой формы истекло.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Превратившись обратно в кота, Янь Цзиюнь спрятался за мусорным баком в переулке. Лишь когда шаги троицы затихли вдали, он вздохнул с облегчением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В переулке, возле мусорных баков, Янь Цзюнь заметил нагромождение всякого хлама. Там были сложены какие-то доски, а рядом стояла дырявая деревянная бочка. Он нырнул в неё и оказался в своём личном пространстве.</w:t>
+        <w:t>В переулке, возле мусорных баков, Янь Цзиюнь заметил нагромождение всякого хлама. Там были сложены какие-то доски, а рядом стояла дырявая деревянная бочка. Он нырнул в неё и оказался в своём личном пространстве.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь щедро потратился на двухметровую кровать. Даже будучи котом, он не собирался спать в кошачьей лежанке. Только кровать.</w:t>
+        <w:t>Янь Цзиюнь щедро потратился на двухметровую кровать. Даже будучи котом, он не собирался спать в кошачьей лежанке. Только кровать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,83 +2606,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В центральной зоне сейчас был день, и его чёрная шерсть могла привлечь внимание других игроков. Он не был уверен, что все игроки после безумия в подземельях оставались адекватными людьми. Лучше было вернуться домой, отдохнуть. Двадцать четыре часа без нормального сна давали о себе знать, он еле держался на лапах. А когда в центральной зоне наступит ночь, он сможет вернуться, коснувшись жетона своего хозяина.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь: «Как выйти из игры?»</w:t>
+        <w:t>В центральной зоне сейчас был день, и его чёрная шерсть могла привлечь внимание других игроков. Он не был уверен, что все игроки после безумия в подземельях оставались адекватными людьми. Лучше было вернуться домой, отдохнуть. Двадцать четыре часа без нормального сна давали о себе знать, он еле держался на лапах. А когда в центральной зоне наступит ночь, он сможет вернуться, коснувшись именной таблички своего хозяина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь: «Как выйти из игры?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь мысленно произнёс: «Вернуться в реальность».</w:t>
+        <w:t>Янь Цзиюнь мысленно произнёс: «Вернуться в реальность».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,83 +2798,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь растянулся на мягком диване, полностью расслабившись. В подземелье приходилось постоянно быть начеку, ни на секунду не теряя бдительности. Теперь, вернувшись домой, он почувствовал, как напряжение отпускает, веки тяжелеют, и он не хотел даже шевелить лапой. Через несколько секунд он погрузился в глубокий сон.</w:t>
-[...31 lines deleted...]
-        <w:t>Ци Фэн вернулся домой почти сразу после Янь Цзюня. Вчера он не нашёл своего маленького проказника, тот куда-то убежал и так и не появился. Он предположил, что кот обиделся, потому что он слишком долго был в подземелье, и у него закончился корм.</w:t>
+        <w:t>Янь Цзиюнь растянулся на мягком диване, полностью расслабившись. В подземелье приходилось постоянно быть начеку, ни на секунду не теряя бдительности. Теперь, вернувшись домой, он почувствовал, как напряжение отпускает, веки тяжелеют, и он не хотел даже шевелить лапой. Через несколько секунд он погрузился в глубокий сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Фэн вернулся домой почти сразу после Янь Цзиюня. Вчера он не нашёл своего маленького проказника, тот куда-то убежал и так и не появился. Он предположил, что кот обиделся, потому что он слишком долго был в подземелье, и у него закончился корм.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь вернулся из игры тоже около четырёх-пяти часов вечера, но с разницей в двадцать четыре часа. Он спал так крепко, что проснулся внезапно.</w:t>
+        <w:t>Янь Цзиюнь вернулся из игры тоже около четырёх-пяти часов вечера, но с разницей в двадцать четыре часа. Он спал так крепко, что проснулся внезапно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь поднял голову и пошёл к своему Чистильщику лотка. Тот пока не знал, что он побывал в игре.</w:t>
+        <w:t>Янь Цзиюнь поднял голову и пошёл к своему Чистильщику лотка. Тот пока не знал, что он побывал в игре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он уже собирался запрыгнуть на руки к хозяину, чтобы тот его пожалел, и тот уже протянул руку, чтобы почесать ему подбородок, как вдруг в животе у Янь Цзюня громко заурчало, и его пронзила новая волна боли. Рука хозяина замерла в воздухе, а он снова развернулся и бросился в туалет!</w:t>
+        <w:t>Он уже собирался запрыгнуть на руки к хозяину, чтобы тот его пожалел, и тот уже протянул руку, чтобы почесать ему подбородок, как вдруг в животе у Янь Цзиюня громко заурчало, и его пронзила новая волна боли. Рука хозяина замерла в воздухе, а он снова развернулся и бросился в туалет!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,83 +3598,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Трогательный момент воссоединения был безнадёжно испорчен. Янь Цзюнь провёл в туалете полчаса. Его не только слабило, но и рвало.</w:t>
-[...31 lines deleted...]
-        <w:t>Наблюдая за его мучениями, Ци Фэн понял, что тот съел что-то не то на улице. Он позвонил в ветеринарную клинику, записался на приём, затем посадил Янь Цзюня в машину и отвёз в больницу.</w:t>
+        <w:t>Трогательный момент воссоединения был безнадёжно испорчен. Янь Цзиюнь провёл в туалете полчаса. Его не только слабило, но и рвало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наблюдая за его мучениями, Ци Фэн понял, что тот съел что-то не то на улице. Он позвонил в ветеринарную клинику, записался на приём, затем посадил Янь Цзиюня в машину и отвёз в больницу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, только что переживший унизительную процедуру измерения температуры и болезненный укол от рвоты, теперь закрыл морду лапами и отвернулся, чувствуя себя совершенно разбитым.</w:t>
+        <w:t>Янь Цзиюнь, только что переживший унизительную процедуру измерения температуры и болезненный укол от рвоты, теперь закрыл морду лапами и отвернулся, чувствуя себя совершенно разбитым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,83 +3918,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Врач выписал Янь Цзюню лекарство от диареи и вручил красиво оформленную медицинскую карту.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь горько сожалел. Он думал, что, использовав карту человеческого облика, сможет есть и пить что угодно, но не учёл, что расплачиваться придётся ему самому!</w:t>
+        <w:t>Врач выписал Янь Цзиюню лекарство от диареи и вручил красиво оформленную медицинскую карту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь горько сожалел. Он думал, что, использовав карту человеческого облика, сможет есть и пить что угодно, но не учёл, что расплачиваться придётся ему самому!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ци Фэн привёз Янь Цзюня домой. Тот теперь не отходил от него ни на шаг. Его чисто-чёрная шерсть была совсем без примесей. Понос и рвота прекратились, и теперь его волновала гигиена. Он чувствовал, что весь грязный.</w:t>
+        <w:t>Ци Фэн привёз Янь Цзиюня домой. Тот теперь не отходил от него ни на шаг. Его чисто-чёрная шерсть была совсем без примесей. Понос и рвота прекратились, и теперь его волновала гигиена. Он чувствовал, что весь грязный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4206,51 +4206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь сел у двери в ванную и не двигался с места. Ци Фэну ничего не оставалось, как набрать ему ванну. Он никогда не видел кота, который так любил бы мыться.</w:t>
+        <w:t>Янь Цзиюнь сел у двери в ванную и не двигался с места. Ци Фэну ничего не оставалось, как набрать ему ванну. Он никогда не видел кота, который так любил бы мыться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Помыв Янь Цзюня, Ци Фэн заметил, что вода в ванне была довольно грязной.</w:t>
+        <w:t>Помыв Янь Цзиюня, Ци Фэн заметил, что вода в ванне была довольно грязной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Через три дня Янь Цзюнь снова был полон сил и энергии.</w:t>
+        <w:t>Через три дня Янь Цзиюнь снова был полон сил и энергии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4462,243 +4462,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Во время болезни он пытался воспользоваться жетоном Ци Фэна, чтобы войти в игру и узнать новости, но каждый раз, когда он пытался это сделать, Ци Фэн молниеносно отводил его лапу, не давая прикоснуться к жетону.</w:t>
-[...191 lines deleted...]
-        <w:t>Однако, как только Янь Цзюнь спрыгнул с подоконника, его тело снова ощутило невесомость. Перед тем как потерять сознание, он успел подумать: «Чёрт, опять в игру!»</w:t>
+        <w:t>Во время болезни он пытался воспользоваться именной табличкой Ци Фэна, чтобы войти в игру и узнать новости, но каждый раз, когда он пытался это сделать, Ци Фэн молниеносно отводил его лапу, не давая прикоснуться к именной табличке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь был ошарашен. Всё шло совсем не так, как он себе представлял. Знал бы — не возвращался бы из игры, теперь он никак не мог туда попасть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь смотрел, как время приближается к моменту его последнего выхода из подземелья, и его охватывало всё большее беспокойство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло три дня, ему нужно было войти в игру. Без именной таблички он не мог войти напрямую. Теперь он мог только метаться по дому, пытаясь унять тревогу. К тому же Ци Фэн в этот момент ушёл на встречу с друзьями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время шло минута за минутой. Янь Цзиюнь сидел на подоконнике, ожидая возвращения своего хозяина и сердито хлеща себя по бокам длинным хвостом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снизу донёсся шум подъезжающей машины. Янь Цзиюнь решил действовать. Он бросится на входящего Ци Фэна, вскарабкается по его одежде на плечо и с молниеносной скоростью нажмёт на именную табличку, чтобы войти в игру. А затем, используя оставшееся время, разузнает правила подземелья. Этот план был идеальным — он и в игру попадёт, и даст знать хозяину, что он там.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, как только Янь Цзиюнь спрыгнул с подоконника, его тело снова ощутило невесомость. Перед тем как потерять сознание, он успел подумать: «Чёрт, опять в игру!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>