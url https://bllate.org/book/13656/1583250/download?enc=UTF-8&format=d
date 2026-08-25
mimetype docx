--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В ушах Янь Цзюня стоял гул, он ничего не слышал, но видел лежащую неподалёку Ян Сюэ. Она застряла на лестничной площадке, видимо, только что поднялась снизу и попала под ударную волну. Была она жива или мертва, неизвестно.</w:t>
+        <w:t>В ушах Янь Цзиюня стоял гул, он ничего не слышал, но видел лежащую неподалёку Ян Сюэ. Она застряла на лестничной площадке, видимо, только что поднялась снизу и попала под ударную волну. Была она жива или мертва, неизвестно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,83 +366,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь осознал: в момент взрыва Ли Муян закрыл его собой. Тот, кого нужно было защищать, сам стал защитником. Этого он никак не ожидал.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь с трудом выбрался из-под руки и встал на лапы. Он почти не пострадал, только в ушах звенело от взрыва.</w:t>
+        <w:t>Янь Цзиюнь осознал: в момент взрыва Ли Муян закрыл его собой. Тот, кого нужно было защищать, сам стал защитником. Этого он никак не ожидал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь с трудом выбрался из-под руки и встал на лапы. Он почти не пострадал, только в ушах звенело от взрыва.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,147 +462,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За день, проведённый вместе, Янь Цзюнь перестал видеть в Ли Муяне простого НИП. Он был живым человеком, маленьким мальчиком со своим мнением и стремлением к сопротивлению. Он был замечательным ребёнком, которому просто не повезло с родителями, одержимыми мирскими желаниями и не ценящими семью.</w:t>
-[...95 lines deleted...]
-        <w:t>И даже теряя сознание, он успел его защитить. Янь Цзюнь был тронут. Наверное, это была благодарность Ли Муяна.</w:t>
+        <w:t>За день, проведённый вместе, Янь Цзиюнь перестал видеть в Ли Муяне простого НИП. Он был живым человеком, маленьким мальчиком со своим мнением и стремлением к сопротивлению. Он был замечательным ребёнком, которому просто не повезло с родителями, одержимыми мирскими желаниями и не ценящими семью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Муян лежал на полу. Янь Цзиюнь подошёл и обнюхал его. Дыхание было. Он жив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь заглянул в щель двери. Квартира была в руинах. Отца Ли разорвало на куски, у двери валялась его рука. Мать Ли, которая готовила ужин на кухне, скорее всего, тоже погибла. Их спасла дверь. Ли Муян потерял сознание от ударной волны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И даже теряя сознание, он успел его защитить. Янь Цзиюнь был тронут. Наверное, это была благодарность Ли Муяна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь похлопал Ли Муяна лапой по щеке.</w:t>
+        <w:t>Янь Цзиюнь похлопал Ли Муяна лапой по щеке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь продолжал хлопать его лапой, надеясь, что он не умрёт.</w:t>
+        <w:t>Янь Цзиюнь продолжал хлопать его лапой, надеясь, что он не умрёт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь прижался к нему и потёрся головой о его подбородок.</w:t>
+        <w:t>Янь Цзиюнь прижался к нему и потёрся головой о его подбородок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь хотел что-то сказать. Он наклонился к уху Ли Муяна, чтобы попрощаться, но в итоге из его горла вырвался лишь один звук:</w:t>
+        <w:t>Янь Цзиюнь хотел что-то сказать. Он наклонился к уху Ли Муяна, чтобы попрощаться, но в итоге из его горла вырвался лишь один звук:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,83 +1262,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Система: Игрок Янь Цзюнь получил +15 очков благосклонности от Ли Муяна.]</w:t>
-[...31 lines deleted...]
-        <w:t>[Система: Игрок Янь Цзюнь успешно завершил основное задание подземелья «Дорога домой после школы».]</w:t>
+        <w:t>[Система: Игрок Янь Цзиюнь получил +15 очков благосклонности от Ли Муяна.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Система: Игрок Янь Цзиюнь успешно завершил основное задание подземелья «Дорога домой после школы».]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В следующее мгновение перед глазами Янь Цзюня потемнело. Его тело отделилось от Ли Муяна, и он снова ощутил невесомость.</w:t>
+        <w:t>В следующее мгновение перед глазами Янь Цзиюня потемнело. Его тело отделилось от Ли Муяна, и он снова ощутил невесомость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Поздравляем игрока Янь Цзюня с завершением основного задания подземелья «Дорога домой после школы» [Сложный режим].]</w:t>
+        <w:t>[Поздравляем игрока Янь Цзиюня с завершением основного задания подземелья «Дорога домой после школы» [Сложный режим].]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Первое место: Янь Цзюнь</w:t>
+        <w:t>Первое место: Янь Цзиюнь</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,83 +1966,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Очки Янь Цзюня в этом подземелье значительно превосходили очки всех остальных игроков.</w:t>
-[...31 lines deleted...]
-        <w:t>[Личные очки и награды игрока Янь Цзюнь]</w:t>
+        <w:t>Очки Янь Цзиюня в этом подземелье значительно превосходили очки всех остальных игроков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Личные очки и награды игрока Янь Цзиюнь]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,179 +2254,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молодой мужской голос снова зазвучал в ушах Янь Цзюня:</w:t>
-[...127 lines deleted...]
-        <w:t>— В чём разница? — поинтересовался Янь Цзюнь.</w:t>
+        <w:t>Голос Юноши снова зазвучал в ушах Янь Цзиюня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Игрок Янь Цзиюнь, обменять монеты Судьбы на очки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обменять, — ответил Янь Цзиюнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очки и награды зачислены. Желаете вернуться в реальность или отправиться в центральный район игры? — спросил Юноша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В чём разница? — поинтересовался Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,83 +2478,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь продолжил общаться с молодым человеком силой мысли. Его волновала концовка подземелья. Хоть он и прошёл его, но за день, проведённый с Ли Муяном, он привязался к мальчику и хотел знать, что с ним стало.</w:t>
-[...31 lines deleted...]
-        <w:t>— Что в итоге стало с Ли Муяном? — спросил Янь Цзюнь.</w:t>
+        <w:t>Янь Цзиюнь продолжил общаться с Юношей силой мысли. Его волновала концовка подземелья. Хоть он и прошёл его, но за день, проведённый с Ли Муяном, он привязался к мальчику и хотел знать, что с ним стало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что в итоге стало с Ли Муяном? — спросил Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь инстинктивно прикрыл правое ухо лапой, хотя это и не помогло.</w:t>
+        <w:t>Янь Цзиюнь инстинктивно прикрыл правое ухо лапой, хотя это и не помогло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,83 +2862,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь досмотрел до конца. Хоть мальчик и потерял родных родителей, он, казалось, стал счастливее.</w:t>
-[...31 lines deleted...]
-        <w:t>Он собрался с мыслями и спросил молодого человека:</w:t>
+        <w:t>Янь Цзиюнь досмотрел до конца. Хоть мальчик и потерял родных родителей, он, казалось, стал счастливее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он собрался с мыслями и спросил Юношу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подумал, что войти в личное пространство Чистильщика лотка было бы неплохо. Он давно хотел узнать его секреты.</w:t>
+        <w:t>Янь Цзиюнь подумал, что войти в личное пространство Чистильщика лотка было бы неплохо. Он давно хотел узнать его секреты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,83 +3086,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь понял. В реальности они были котом и хозяином, так что, скорее всего, он увидит его в образе кота.</w:t>
-[...31 lines deleted...]
-        <w:t>— Сколько времени в человеческом теле я могу купить за свои очки? — спросил Янь Цзюнь.</w:t>
+        <w:t>Янь Цзиюнь понял. В реальности они были котом и хозяином, так что, скорее всего, он увидит его в образе кота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько времени в человеческом теле я могу купить за свои очки? — спросил Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А если я захочу окончательно стать человеком? — спросил Янь Цзюнь.</w:t>
+        <w:t>— А если я захочу окончательно стать человеком? — спросил Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И Янь Цзюнь был одним из них.</w:t>
+        <w:t>И Янь Цзиюнь был одним из них.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь посмотрел на подаренную системой пятиминутную карту опыта в человеческом теле. У него зачесались руки. Он уже год был котом и до сих пор не испытал, каково это — ходить на двух ногах. Ему очень хотелось попробовать.</w:t>
+        <w:t>Янь Цзиюнь посмотрел на подаренную системой пятиминутную карту опыта в человеческом теле. У него зачесались руки. Он уже год был котом и до сих пор не испытал, каково это — ходить на двух ногах. Ему очень хотелось попробовать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь был взволнован. Он ударил лапой по пятиминутной карте опыта.</w:t>
+        <w:t>Янь Цзиюнь был взволнован. Он ударил лапой по пятиминутной карте опыта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>