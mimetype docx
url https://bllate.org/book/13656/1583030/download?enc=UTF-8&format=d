--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Никогда ещё Янь Цзюнь не чувствовал себя так близко к смерти. Смерть звала его, манила к себе.</w:t>
+        <w:t>Никогда ещё Янь Цзиюнь не чувствовал себя так близко к смерти. Смерть звала его, манила к себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сказав это, он засунул Янь Цзюня в ту же переноску, что и прошлой ночью.</w:t>
+        <w:t>Сказав это, он засунул Янь Цзиюня в ту же переноску, что и прошлой ночью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь заметил, что мать Ли заперла Ли Муяна в его комнате, а сама пошла на кухню.</w:t>
+        <w:t>Янь Цзиюнь заметил, что мать Ли заперла Ли Муяна в его комнате, а сама пошла на кухню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Отец Ли был поглощён матчем и не обращал внимания на чёрного кота. Янь Цзюнь лапой принялся ковырять защёлку переноски. Он действовал спокойно и методично, потихоньку сдвигая её в сторону. Кошачьи лапы не так ловки, как человеческие пальцы, поэтому он выпустил когти и понемногу сдвигал защёлку.</w:t>
+        <w:t>Отец Ли был поглощён матчем и не обращал внимания на чёрного кота. Янь Цзиюнь лапой принялся ковырять защёлку переноски. Он действовал спокойно и методично, потихоньку сдвигая её в сторону. Кошачьи лапы не так ловки, как человеческие пальцы, поэтому он выпустил когти и понемногу сдвигал защёлку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь оценил своё положение. Он находился между столовой и гостиной. Слева — столовая, справа — гостиная, сзади — коридор, ведущий в комнаты. Если отец Ли опустит взгляд, он его заметит.</w:t>
+        <w:t>Янь Цзиюнь оценил своё положение. Он находился между столовой и гостиной. Слева — столовая, справа — гостиная, сзади — коридор, ведущий в комнаты. Если отец Ли опустит взгляд, он его заметит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чем ближе к концу, тем больше нельзя было расслабляться. Янь Цзюнь был в полной боевой готовности. Он должен был забрать Ли Муяна и уйти отсюда.</w:t>
+        <w:t>Чем ближе к концу, тем больше нельзя было расслабляться. Янь Цзиюнь был в полной боевой готовности. Он должен был забрать Ли Муяна и уйти отсюда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь посмотрел на газовую плиту. Обе конфорки были выключены. Не похоже, чтобы она специально открыла газ. Может, шланг, ведущий к плите, прохудился?</w:t>
+        <w:t>Янь Цзиюнь посмотрел на газовую плиту. Обе конфорки были выключены. Не похоже, чтобы она специально открыла газ. Может, шланг, ведущий к плите, прохудился?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,115 +1262,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Время шло. Янь Цзюнь не мог, как человек, взять инструменты и проверить всё, поэтому он отказался от идеи перекрыть газ. Спрыгнув с духовки, он решил пойти за Ли Муяном и увести его.</w:t>
-[...63 lines deleted...]
-        <w:t>Но внимание Янь Цзюня привлекло не само содержание, а тема взрыва газа.</w:t>
+        <w:t>Время шло. Янь Цзиюнь не мог, как человек, взять инструменты и проверить всё, поэтому он отказался от идеи перекрыть газ. Спрыгнув с духовки, он решил пойти за Ли Муяном и увести его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Янь Цзиюня упал на обеденный стол. На нём лежала книга — детектив. Он легко запрыгнул на стол и увидел обложку и аннотацию. Сюжет был о полицейском, который расследовал взрыв газа в квартире соседки, миссис Ван, в результате которого погиб её муж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но внимание Янь Цзиюня привлекло не само содержание, а тема взрыва газа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,83 +1390,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этим вопросом он направился в комнату Ли Муяна. Дверь была приоткрыта. Янь Цзюнь, встав на задние лапы, толкнул дверь и вошёл.</w:t>
-[...31 lines deleted...]
-        <w:t>Ли Муян, увидев Янь Цзюня, улыбнулся. Он тихонько закрыл дверь.</w:t>
+        <w:t>С этим вопросом он направился в комнату Ли Муяна. Дверь была приоткрыта. Янь Цзиюнь, встав на задние лапы, толкнул дверь и вошёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Муян, увидев Янь Цзиюня, улыбнулся. Он тихонько закрыл дверь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,83 +1518,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь увидел, что на столе лежит раскрытая тетрадь. Он хотел дать Ли Муяну знак, чтобы тот уходил. Он запрыгнул на стол, сбросил тетрадь и книги на пол, а затем спрыгнул сам и посмотрел на Ли Муяна. Он был уверен, что за день их общения мальчик поймёт, что он хочет сказать.</w:t>
-[...31 lines deleted...]
-        <w:t>Но Ли Муян спокойно поднял сброшенные книги и тетрадь и, без тени эмоций, сказал Янь Цзюню:</w:t>
+        <w:t>Янь Цзиюнь увидел, что на столе лежит раскрытая тетрадь. Он хотел дать Ли Муяну знак, чтобы тот уходил. Он запрыгнул на стол, сбросил тетрадь и книги на пол, а затем спрыгнул сам и посмотрел на Ли Муяна. Он был уверен, что за день их общения мальчик поймёт, что он хочет сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Ли Муян спокойно поднял сброшенные книги и тетрадь и, без тени эмоций, сказал Янь Цзиюню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,83 +1646,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь почувствовал досаду, но это были лишь его мысли. Ли Муян был всего лишь ребёнком, и его жизненный опыт не позволял ему так глубоко анализировать ситуацию.</w:t>
-[...31 lines deleted...]
-        <w:t>Ли Муян не рассердился на Янь Цзюня за то, что тот сбросил его тетради, и это обезоружило кота.</w:t>
+        <w:t>Янь Цзиюнь почувствовал досаду, но это были лишь его мысли. Ли Муян был всего лишь ребёнком, и его жизненный опыт не позволял ему так глубоко анализировать ситуацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Муян не рассердился на Янь Цзиюня за то, что тот сбросил его тетради, и это обезоружило кота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь был рад, что не полагался на других. С момента его подъёма наверх прошло уже пятнадцать минут, а другие игроки так и не постучали в дверь. Похоже, охранники в жилом комплексе были не из слабых и смогли их задержать.</w:t>
+        <w:t>Янь Цзиюнь был рад, что не полагался на других. С момента его подъёма наверх прошло уже пятнадцать минут, а другие игроки так и не постучали в дверь. Похоже, охранники в жилом комплексе были не из слабых и смогли их задержать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чем ближе был конец, тем больше нервничал Янь Цзюнь. Его лапы вспотели.</w:t>
+        <w:t>Чем ближе был конец, тем больше нервничал Янь Цзиюнь. Его лапы вспотели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,83 +1998,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Планшет был полностью заряжен и без пароля. Янь Цзюнь легко его включил. Он не знал, был ли это личный планшет Ли Муяна или им пользовалась вся семья. На экране открылась история заказов, и среди них была та самая книга.</w:t>
-[...31 lines deleted...]
-        <w:t>Ли Муян забрал планшет из-под лап Янь Цзюня, закрыл страницу с заказом, и на экране появилось видео с уроком английского. Стало ясно, что планшет принадлежит Ли Муяну.</w:t>
+        <w:t>Планшет был полностью заряжен и без пароля. Янь Цзиюнь легко его включил. Он не знал, был ли это личный планшет Ли Муяна или им пользовалась вся семья. На экране открылась история заказов, и среди них была та самая книга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Муян забрал планшет из-под лап Янь Цзиюня, закрыл страницу с заказом, и на экране появилось видео с уроком английского. Стало ясно, что планшет принадлежит Ли Муяну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,115 +2094,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не мог спросить об этом Ли Муяна кошачьим языком. Он всё понял.</w:t>
-[...63 lines deleted...]
-        <w:t>Ли Муян теребил уголок страницы. Он положил голову на стол и посмотрел в глаза Янь Цзюню.</w:t>
+        <w:t>Янь Цзиюнь не мог спросить об этом Ли Муяна кошачьим языком. Он всё понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь опустил голову и увидел, что в раскрытой тетради Ли Муяна не было написано ни слова. В учебнике по языку была нарисована семья из трёх человек, весело гуляющая по зоопарку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Муян теребил уголок страницы. Он положил голову на стол и посмотрел в глаза Янь Цзиюню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь посмотрел на него своими изумрудными глазами. «У доктора Чи был секрет, у Ли Муяна тоже. Вы, игровые персонажи, не так уж и просты».</w:t>
+        <w:t>Янь Цзиюнь посмотрел на него своими изумрудными глазами. «У доктора Чи был секрет, у Ли Муяна тоже. Вы, игровые персонажи, не так уж и просты».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,83 +2286,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь молчал. Он лежал на столе, делая вид, что не понимает, о чём говорит Ли Муян.</w:t>
-[...31 lines deleted...]
-        <w:t>Красивые, большие глаза Янь Цзюня вызвали у Ли Муяна желание выговориться.</w:t>
+        <w:t>Янь Цзиюнь молчал. Он лежал на столе, делая вид, что не понимает, о чём говорит Ли Муян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Красивые, большие глаза Янь Цзиюня вызвали у Ли Муяна желание выговориться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь понял. Ли Муян был в замешательстве, он не знал, как относиться к своим родителям.</w:t>
+        <w:t>Янь Цзиюнь понял. Ли Муян был в замешательстве, он не знал, как относиться к своим родителям.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь снова услышал напоминание системы.</w:t>
+        <w:t>Янь Цзиюнь снова услышал напоминание системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Изначально Ли Муян просто хотел вырваться из рутины. Кто бы мог подумать, что всё обернётся ещё хуже. Желания взрослых безграничны. Ли Муян мог бы исправиться, но его мать выбрала неверный путь. Она была слишком зациклена на оценках, из-за чего мальчик испытывал огромное давление и не получал любви. И в семье, и в школе он сталкивался с насилием. Он был одинок и беспомощен. Янь Цзюнь сочувствовал ему.</w:t>
+        <w:t>Изначально Ли Муян просто хотел вырваться из рутины. Кто бы мог подумать, что всё обернётся ещё хуже. Желания взрослых безграничны. Ли Муян мог бы исправиться, но его мать выбрала неверный путь. Она была слишком зациклена на оценках, из-за чего мальчик испытывал огромное давление и не получал любви. И в семье, и в школе он сталкивался с насилием. Он был одинок и беспомощен. Янь Цзиюнь сочувствовал ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того, как он в третий раз сбросил тетрадь, Ли Муян наконец открыл дверь. Янь Цзюнь бросился к выходу и, встав на задние лапы, принялся царапать дверь!</w:t>
+        <w:t>После того, как он в третий раз сбросил тетрадь, Ли Муян наконец открыл дверь. Янь Цзиюнь бросился к выходу и, встав на задние лапы, принялся царапать дверь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза Янь Цзюня округлились. Отец Ли собирался зажечь зажигалку. Он что, с ума сошёл?</w:t>
+        <w:t>Глаза Янь Цзиюня округлились. Отец Ли собирался зажечь зажигалку. Он что, с ума сошёл?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>