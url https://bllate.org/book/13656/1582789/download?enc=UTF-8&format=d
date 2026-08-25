--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзиюнь понимал: нельзя допустить, чтобы Ли Муян ушёл с матерью. Вернувшись домой, мальчик погибнет, и их миссия провалится.</w:t>
+        <w:t>Янь Цзиюнь понимал: нельзя допустить, чтобы Ли Муян ушёл с матерью. Вернувшись домой, мальчик погибнет, и их задание провалится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,115 +526,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь был уверен, что отец Ли не позволит сыну покинуть жилой комплекс. Его притворная смерть теряла всякий смысл.</w:t>
-[...63 lines deleted...]
-        <w:t>Ли Муян, будучи ребёнком, не ожидал такого от кота в своих руках. Кошки — существа гибкие, и Янь Цзюнь легко вывернулся из его объятий, мягко приземлился на лапы и тут же нырнул в ближайшие кусты.</w:t>
+        <w:t>Янь Цзиюнь был уверен, что отец Ли не позволит сыну покинуть жилой комплекс. Его притворная смерть теряла всякий смысл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз один план провалился, Янь Цзиюнь придумал другой. Он решительно открыл глаза, мгновенно ожив. Никто бы и не заподозрил, что кот может быть таким хорошим актёром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Муян, будучи ребёнком, не ожидал такого от кота в своих руках. Кошки — существа гибкие, и Янь Цзиюнь легко вывернулся из его объятий, мягко приземлился на лапы и тут же нырнул в ближайшие кусты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,83 +686,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Муян, увидев, что Кунжут очнулся и убежал, забеспокоился. Преодолев свой обычный страх перед родителями, он, не обращая внимания на их реакцию, бросился в кусты на поиски Янь Цзюня.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь бежал не просто так. Он специально показывался Ли Муяну, чтобы увести его за собой, не дать родителям забрать его домой.</w:t>
+        <w:t>Ли Муян, увидев, что Кунжут очнулся и убежал, забеспокоился. Преодолев свой обычный страх перед родителями, он, не обращая внимания на их реакцию, бросился в кусты на поиски Янь Цзиюня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь бежал не просто так. Он специально показывался Ли Муяну, чтобы увести его за собой, не дать родителям забрать его домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,115 +1454,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь узнал о приближении родителей раньше них. Кошачьи уши — прекрасный радар. Он ускорился, увлекая за собой Ли Муяна, петляя между кустами, и в итоге вывел его на детскую площадку. Там было много детей: они бегали, играли в войнушку, катались на велосипедах. Здесь был и игрушечный замок, и горки, и множество тренажёров.</w:t>
-[...63 lines deleted...]
-        <w:t>Янь Цзюнь остановился на втором ярусе замка. Ли Муян забрался за ним. Увидев, что кот сидит неподвижно, он тоже сел и стал осматривать внутренности замка.</w:t>
+        <w:t>Янь Цзиюнь узнал о приближении родителей раньше них. Кошачьи уши — прекрасный радар. Он ускорился, увлекая за собой Ли Муяна, петляя между кустами, и в итоге вывел его на детскую площадку. Там было много детей: они бегали, играли в войнушку, катались на велосипедах. Здесь был и игрушечный замок, и горки, и множество тренажёров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У замка, однако, из-за сгущающихся сумерек было немноголюдно. Воспользовавшись моментом, когда никто не обращал на них внимания, Янь Цзиюнь нырнул внутрь. Ли Муян последовал за ним. Вероятно, под влиянием весёлых криков детей и пробежки с Янь Цзиюнем его настроение улучшилось, и он почти забыл, что гонится за котом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь остановился на втором ярусе замка. Ли Муян забрался за ним. Увидев, что кот сидит неподвижно, он тоже сел и стал осматривать внутренности замка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь слушал, как Ли Муян спокойно описывает свою жизнь. Бесконечная учёба и дополнительные занятия могут свести с ума любого ребёнка. Такое детство, возможно, придётся лечить всю оставшуюся жизнь.</w:t>
+        <w:t>Янь Цзиюнь слушал, как Ли Муян спокойно описывает свою жизнь. Бесконечная учёба и дополнительные занятия могут свести с ума любого ребёнка. Такое детство, возможно, придётся лечить всю оставшуюся жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Муян, казалось, совсем не хотел возвращаться домой, и Янь Цзюнь надеялся, что это желание продлится как можно дольше, вплоть до самого конца подземелья.</w:t>
+        <w:t>Ли Муян, казалось, совсем не хотел возвращаться домой, и Янь Цзиюнь надеялся, что это желание продлится как можно дольше, вплоть до самого конца подземелья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь взглянул на таймер в правом верхнем углу.</w:t>
+        <w:t>Янь Цзиюнь взглянул на таймер в правом верхнем углу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По мере приближения матери Ли, Янь Цзюнь напрягся. Её шаги отличались от других — она немного волочила пятку при ходьбе, что делало её походку легко узнаваемой. Янь Цзюнь, превратившись в кота, целый месяц тренировал свою способность распознавать звуки и ни разу не ошибся.</w:t>
+        <w:t>По мере приближения матери Ли, Янь Цзиюнь напрягся. Её шаги отличались от других — она немного волочила пятку при ходьбе, что делало её походку легко узнаваемой. Янь Цзиюнь, превратившись в кота, целый месяц тренировал свою способность распознавать звуки и ни разу не ошибся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,83 +2190,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь нырнул в трубу-тоннель. Ли Муян, не подозревая о приближении матери, подумал, что коту просто надоело сидеть на месте, и полез за ним.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь слышал, как шаги матери Ли становились всё более беспорядочными, а затем услышал, как она зовёт сына по имени.</w:t>
+        <w:t>Янь Цзиюнь нырнул в трубу-тоннель. Ли Муян, не подозревая о приближении матери, подумал, что коту просто надоело сидеть на месте, и полез за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь слышал, как шаги матери Ли становились всё более беспорядочными, а затем услышал, как она зовёт сына по имени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь мысленно усмехнулся. «Отдаст она его, как же. Скорее всего, придушит, положит в пластиковый пакет и выбросит в мусорку».</w:t>
+        <w:t>Янь Цзиюнь мысленно усмехнулся. «Отдаст она его, как же. Скорее всего, придушит, положит в пластиковый пакет и выбросит в мусорку».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,83 +2830,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, услышав её шаги, тут же развернулся и побежал в обратном направлении. Ли Муян последовал за ним.</w:t>
-[...31 lines deleted...]
-        <w:t>Они не успели далеко уползти и быстро выбрались из трубы. Янь Цзюнь выскочил из замка, а Ли Муян весело побежал за ним. Другие игроки старались разделить мать и сына, выигрывая время.</w:t>
+        <w:t>Янь Цзиюнь, услышав её шаги, тут же развернулся и побежал в обратном направлении. Ли Муян последовал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они не успели далеко уползти и быстро выбрались из трубы. Янь Цзиюнь выскочил из замка, а Ли Муян весело побежал за ним. Другие игроки старались разделить мать и сына, выигрывая время.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,211 +2926,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь и Ли Муян пробежали недолго. Мальчик остановился у искусственного фонтана. Он, подражая другим детям, пробегал под водяной завесой, когда та появлялась, и стоял в стороне, когда вода переставала бить, счастливо улыбаясь бегущему рядом с ним Янь Цзюню. Он был в восторге.</w:t>
-[...159 lines deleted...]
-        <w:t>[Игрок Янь Цзюнь получил +5 очков благосклонности от Ли Муяна.]</w:t>
+        <w:t>Янь Цзиюнь и Ли Муян пробежали недолго. Мальчик остановился у искусственного фонтана. Он, подражая другим детям, пробегал под водяной завесой, когда та появлялась, и стоял в стороне, когда вода переставала бить, счастливо улыбаясь бегущему рядом с ним Янь Цзиюню. Он был в восторге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Игрок Янь Цзиюнь получил +5 очков благосклонности от Ли Муяна.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Игрок Янь Цзиюнь получил +5 очков благосклонности от Ли Муяна.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Игрок Янь Цзиюнь получил +5 очков благосклонности от Ли Муяна.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Игрок Янь Цзиюнь получил +5 очков благосклонности от Ли Муяна.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Игрок Янь Цзиюнь получил +5 очков благосклонности от Ли Муяна.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Эта раздача очков благосклонности просто за гранью! Янь Цзюнь что, родной сын этого НИП? Система прямо-таки скармливает ему эти очки! Какая несправедливость!»</w:t>
+        <w:t>«Эта раздача очков благосклонности просто за гранью! Янь Цзиюнь что, родной сын этого НИП? Система прямо-таки скармливает ему эти очки! Какая несправедливость!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь инстинктивно хотел броситься на мать Ли и поцарапать её, но в этот момент откуда-то выскочил отец Ли, внезапно схватил его и поднял за шкирку.</w:t>
+        <w:t>Янь Цзиюнь инстинктивно хотел броситься на мать Ли и поцарапать её, но в этот момент откуда-то выскочил отец Ли, внезапно схватил его и поднял за шкирку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не мог пошевелиться. Отец Ли был начеку. Он крепко держал его за лапы, чтобы тот не сбежал.</w:t>
+        <w:t>Янь Цзиюнь не мог пошевелиться. Отец Ли был начеку. Он крепко держал его за лапы, чтобы тот не сбежал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но в этот момент к ним подбежали настоящие охранники жилого комплекса — восемь человек, каждый с электрошокером в руке.</w:t>
+        <w:t>Но в этот момент к ним подбежали настоящие охранники жилого комплекса — восемь человек, каждый с электрошоковой дубинкой в руке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Какого чёрта! — крикнул Юноша, уворачиваясь от удара электрошокера.</w:t>
+        <w:t>— Какого чёрта! — крикнул Юноша, уворачиваясь от удара электрошоковой дубинки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь всем своим существом сопротивлялся.</w:t>
+        <w:t>Янь Цзиюнь всем своим существом сопротивлялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>