--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжима, Чжима, не убегай! Куда ты?</w:t>
+        <w:t>— Кунжут, Кунжут, не убегай! Куда ты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только вот за Ли Муяном бежал он сам, а за Ли Муяном — его мать.</w:t>
+        <w:t>Только вот за ним бежал Ли Муян, а за Ли Муяном — его мать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжима? Ты внизу?</w:t>
+        <w:t>— Кунжут? Ты внизу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжима, не убегай, подожди меня!</w:t>
+        <w:t>— Кунжут, не убегай, подожди меня!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мам, я хочу ещё немного поиграть с Чжимой, а потом пойду домой делать уроки.</w:t>
+        <w:t>— Мам, я хочу ещё немного поиграть с Кунжутом, а потом пойду домой делать уроки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда я просто возьму Чжиму на руки. И мы вместе пойдём домой.</w:t>
+        <w:t>— Тогда я просто возьму Кунжута на руки. И мы вместе пойдём домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжима, давай домой, ладно? А то мама рассердится.</w:t>
+        <w:t>— Кунжут, давай домой, ладно? А то мама рассердится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— …Чжима!</w:t>
+        <w:t>— …Кунжут!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Муян подбежал и поднял с земли обмякшего, вытянувшегося в длинную чёрную полоску кота. Он и сам видел, что Чжима врезался нарочно не по чужой вине, но всё равно в голове у него мелькнуло страшное: а вдруг кот умер?</w:t>
+        <w:t>Ли Муян подбежал и поднял с земли обмякшего, вытянувшегося в длинную чёрную полоску кота. Он и сам видел, что Кунжут врезался нарочно не по чужой вине, но всё равно в голове у него мелькнуло страшное: а вдруг кот умер?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжима… Он что, умер?</w:t>
+        <w:t>— Кунжут… Он что, умер?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Муян был не слепой. Он ясно видел: Чжима жив, не умер, и дышит очень даже бодро.</w:t>
+        <w:t>Ли Муян был не слепой. Он ясно видел: Кунжут жив, не умер, и дышит очень даже бодро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>