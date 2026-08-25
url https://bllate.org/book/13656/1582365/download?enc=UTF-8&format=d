--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ и парень в худи бегали не так быстро, как Янь Цзиюнь, зато у них были предметы. Справиться с доктором Чи для них, наверное… должно быть… не так уж трудно?</w:t>
+        <w:t>Ян Сюэ и парень в худи бегали не так быстро, как Янь Цзиюнь, зато у них были предметы. Справиться с доктором Чи для них, наверное… должно быть… не так уж трудно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ мгновенно вскочила:</w:t>
+        <w:t>Ян Сюэ мгновенно вскочила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,115 +526,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>【Игрок Янь Цзиюнь активировал побочное задание: «Доктор Чи вышел из-под контроля».】</w:t>
-[...63 lines deleted...]
-        <w:t>На лицах Янь Сюэ и парня в худи тут же мелькнула радость.</w:t>
+        <w:t>【Игрок Янь Цзиюнь активировал побочное задание: «Разбушевавшийся доктор Чи».】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Описание задания: за три минуты усмирите разбушевавшегося доктора Чи. Награда: 500 очков.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лицах Ян Сюэ и парня в худи тут же мелькнула радость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Для начала придумай, как не попасть под топор, — бросила Янь Сюэ.</w:t>
+        <w:t>— Для начала придумай, как не попасть под топор, — бросила Ян Сюэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ и парень в худи тоже рванули к статуям. Доктор Чи настигал их с топором в руках, а на лице у него играла такая жуткая улыбка, что даже яркое солнце не могло рассеять исходивший от него холод.</w:t>
+        <w:t>Ян Сюэ и парень в худи тоже рванули к статуям. Доктор Чи настигал их с топором в руках, а на лице у него играла такая жуткая улыбка, что даже яркое солнце не могло рассеять исходивший от него холод.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С другой стороны, то, что топор вылетел из рук доктора Чи, было для Янь Сюэ и парня в худи даже к лучшему. Оружия при нём больше не осталось, а у них предметы всё ещё были. Вдвоём они вполне могли скрутить взбесившегося врача.</w:t>
+        <w:t>С другой стороны, то, что топор вылетел из рук доктора Чи, было для Ян Сюэ и парня в худи даже к лучшему. Оружия при нём больше не осталось, а у них предметы всё ещё были. Вдвоём они вполне могли скрутить взбесившегося врача.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В конце концов Янь Сюэ и парень в худи всё-таки одолели его и связали.</w:t>
+        <w:t>В конце концов Ян Сюэ и парень в худи всё-таки одолели его и связали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ мрачно сказала:</w:t>
+        <w:t>Ян Сюэ мрачно сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>【Побочное задание «Доктор Чи вышел из-под контроля» выполнено. Очки будут начислены после завершения подземелья.】</w:t>
+        <w:t>【Побочное задание «Разбушевавшийся доктор Чи» выполнено. Очки будут начислены после завершения подземелья.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжима, пойдём обратно на урок.</w:t>
+        <w:t>— Кунжут, пойдём обратно на урок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Мянь вспомнил мать Ли, которую они раньше заперли в кладовке со спортивным инвентарём. Интересно, очнулась ли она уже? Вряд ли, конечно, смогла сбежать…</w:t>
+        <w:t>Ван Мянь вспомнил мать Ли, которую они раньше заперли в комнате для спортивного инвентаря. Интересно, очнулась ли она уже? Вряд ли, конечно, смогла сбежать…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжима, спрячься пока где-нибудь. Я отсижу следующий урок, а потом мы вместе пойдём домой, хорошо?</w:t>
+        <w:t>— Кунжут, спрячься пока где-нибудь. Я отсижу следующий урок, а потом мы вместе пойдём домой, хорошо?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Мянь, всё ещё притворяясь охранником, проводил Ли Муяна до учебного корпуса. Янь Сюэ и парень в худи ещё разбирались с доктором Чи и пока не вернулись.</w:t>
+        <w:t>Ван Мянь, всё ещё притворяясь охранником, проводил Ли Муяна до учебного корпуса. Ян Сюэ и парень в худи ещё разбирались с доктором Чи и пока не вернулись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Муян то и дело оглядывался, проверяя, не отстал ли Чжима. Сам же всю дорогу держался безопасного тротуара. По пути домой не случилось ничего из тех внезапных несчастий, что обычно обрушивались на него одно за другим. Даже когда на дорогу выскочила собака и спровоцировала аварию, Ли Муяна это никак не задело.</w:t>
+        <w:t>Ли Муян то и дело оглядывался, проверяя, не отстал ли Кунжут. Сам же всю дорогу держался безопасного тротуара. По пути домой не случилось ничего из тех внезапных несчастий, что обычно обрушивались на него одно за другим. Даже когда на дорогу выскочила собака и спровоцировала аварию, Ли Муяна это никак не задело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,51 +3182,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Игроки, не считая его, разделились на две группы. Одна — Янь Сюэ и её двое спутников. Вторая — лысый мужик и ещё трое, к которым присоединился и Брат Цян, тот самый, что раньше побывал в комнате наблюдения. Трое против пятерых — всего восемь человек.</w:t>
+        <w:t>Игроки, не считая его, разделились на две группы. Одна — Ян Сюэ и её двое спутников. Вторая — лысый мужик и ещё трое, к которым присоединился и Брат Цян, тот самый, что раньше побывал в комнате наблюдения. Трое против пятерых — всего восемь человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сегодня Ли Муян был счастлив. Пусть друзей у него не было, зато рядом был Чжима.</w:t>
+        <w:t>Сегодня Ли Муян был счастлив. Пусть друзей у него не было, зато рядом был Кунжут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дважды услышав отказ, старшеклассник разозлился и уже потянулся к его ранцу. Но не успел ничего сделать — караулившие рядом игроки тут же вмешались. Янь Сюэ молнией метнулась вперёд, отшвырнула его в сторону, схватила за ворот и с силой впечатала в стену, попутно отвесив пару увесистых тумаков.</w:t>
+        <w:t>Дважды услышав отказ, старшеклассник разозлился и уже потянулся к его ранцу. Но не успел ничего сделать — караулившие рядом игроки тут же вмешались. Ян Сюэ молнией метнулась вперёд, отшвырнула его в сторону, схватила за ворот и с силой впечатала в стену, попутно отвесив пару увесистых тумаков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,83 +3918,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ и двое её спутников переглянулись.</w:t>
-[...31 lines deleted...]
-        <w:t>Разве они не заперли мать Ли в кладовке со спортивным инвентарём? Почему же она сейчас выглядела так, будто вообще ничего не произошло? Когда она успела вернуться из школы?</w:t>
+        <w:t>Ян Сюэ и двое её спутников переглянулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве они не заперли мать Ли в комнате для спортивного инвентаря? Почему же она сейчас выглядела так, будто вообще ничего не произошло? Когда она успела вернуться из школы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Служба безопасности здесь работала жёстко. Лысого и прочих, кто попытался к ней приблизиться, тут же завернули у ворот. Заодно охрана насторожилась ко всем незнакомым лицам, так что и Янь Сюэ со своими спутниками проникнуть внутрь под шумок не смогли.</w:t>
+        <w:t>Служба безопасности здесь работала жёстко. Лысого и прочих, кто попытался к ней приблизиться, тут же завернули у ворот. Заодно охрана насторожилась ко всем незнакомым лицам, так что и Ян Сюэ со своими спутниками проникнуть внутрь под шумок не смогли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,51 +4750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжима, ты куда? Вернись!</w:t>
+        <w:t>— Кунжут, ты куда? Вернись!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>