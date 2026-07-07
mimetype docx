--- v0 (2026-05-24)
+++ v1 (2026-07-07)
@@ -46,83 +46,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Награда Ван Цици</w:t>
-[...31 lines deleted...]
-        <w:t>Классная руководительница, учительница Чжао, была женщиной суровой. Её внешность и поведение были одинаково жёсткими и лишёнными гибкости. Она заставила Ли Муяня простоять всё утреннее чтение в коридоре, не проявив ни капли сочувствия.</w:t>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>### Награда Ван Цици</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Классная руководительница, учительница Чжао, была женщиной суровой. Её внешность и поведение были одинаково жёсткими и лишёнными гибкости. Она заставила Ли Муяна простоять всё утреннее чтение в коридоре, не проявив ни капли сочувствия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лишь после окончания урока Ли Муяню разрешили вернуться в класс.</w:t>
+        <w:t>Лишь после окончания урока Ли Муяну разрешили вернуться в класс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Муянь, заметив это, тут же попытался затолкнуть его обратно и прошептал:</w:t>
+        <w:t>Ли Муян, заметив это, тут же попытался затолкнуть его обратно и прошептал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его взгляд упал на мальчика, который был толще и крепче своих сверстников. Он загородил Ли Муяню проход.</w:t>
+        <w:t>Его взгляд упал на мальчика, который был толще и крепче своих сверстников. Он загородил Ли Муяну проход.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ли Муянь, что ты там прячешь? Дай-ка посмотреть!</w:t>
+        <w:t>— Ли Муян, что ты там прячешь? Дай-ка посмотреть!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, название подземелья уже намекало на это. Ли Муянь — ученик начальной школы, и в школе он, скорее всего, столкнётся именно с издевательствами. Линия его жизни в интерфейсе означала, что сегодня его ждёт множество трудностей. Если здоровье мальчика упадёт до нуля, он умрёт, подземелье закончится, а что станет с игроками — пока неясно, система этого не объяснила.</w:t>
+        <w:t>Впрочем, название подземелья уже намекало на это. Ли Муян — ученик начальной школы, и в школе он, скорее всего, столкнётся именно с издевательствами. Линия его жизни в интерфейсе означала, что сегодня его ждёт множество трудностей. Если здоровье мальчика упадёт до нуля, он умрёт, подземелье закончится, а что станет с игроками — пока неясно, система этого не объяснила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Муянь попытался вырвать свои вещи. Кунжут всё ещё был внутри.</w:t>
+        <w:t>Ли Муян попытался вырвать свои вещи. Кунжут всё ещё был внутри.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзиюнь действовал хладнокровно. Он хотел проучить этого сопляка за Ли Муяня.</w:t>
+        <w:t>Янь Цзиюнь действовал хладнокровно. Он хотел проучить этого сопляка за Ли Муяна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ли Муянь, за этого паршивого кота ты тоже ответишь! После уроков не уходи!</w:t>
+        <w:t>— Ли Муян, за этого паршивого кота ты тоже ответишь! После уроков не уходи!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Янь Цзиюнь — это же тот, кто получил благосклонность Ли Муяня? Как его ловить, мы же даже не знаем, как он выглядит.</w:t>
+        <w:t>— Янь Цзиюнь — это же тот, кто получил благосклонность Ли Муяна? Как его ловить, мы же даже не знаем, как он выглядит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, отвлекая внимание Ван Цици, он защитил Ли Муяня от сегодняшних издевательств. Теперь этот урон отразился на нём самом. Кот заменил мальчика, приняв на себя это давление. Прятаться в кустах было бессмысленно, нужно было срочно менять место!</w:t>
+        <w:t>Впрочем, отвлекая внимание Ван Цици, он защитил Ли Муяна от сегодняшних издевательств. Теперь этот урон отразился на нём самом. Кот заменил мальчика, приняв на себя это давление. Прятаться в кустах было бессмысленно, нужно было срочно менять место!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Кто бы мог подумать, что кот — это тоже игрок? Ставлю сто монет Судьбы, что они его не поймают]</w:t>
+        <w:t>[Кто бы мог подумать, что кот — это тоже игрок? Ставлю сто игровых монет, что они его не поймают]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,115 +3630,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Здоровье Ли Муяня упало до 88%]</w:t>
-[...63 lines deleted...]
-        <w:t>[Здоровье Ли Муяня упало до 84%]</w:t>
+        <w:t>[Здоровье Ли Муяна упало до 88%]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Здоровье Ли Муяна упало до 86%]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Здоровье Ли Муяна упало до 84%]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>