--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чтобы пройти этот инстанс, нам нужно получить статус постоянных жильцов апартаментов. А для этого, — серьёзно произнёс Лу Чуань, — разве не нужно сначала обзавестись собственной квартирой? Если мы будем действовать по правилам и продолжим исследовать, кто знает, сколько времени уйдёт на то, чтобы заставить хозяев пойти на уступки. Значит, нужно использовать другие методы, чтобы заставить их склонить головы перед нами.</w:t>
+        <w:t>— Чтобы пройти этот инстанс, нам нужно получить статус постоянных жильцов квартиры. А для этого, — серьёзно произнёс Лу Чуань, — разве не нужно сначала обзавестись собственной квартирой? Если мы будем действовать по правилам и продолжим исследовать, кто знает, сколько времени уйдёт на то, чтобы заставить хозяев пойти на уступки. Значит, нужно использовать другие методы, чтобы заставить их склонить головы перед нами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы была возможность, Лу Чуань купил бы «Апартаменты из плоти и крови» целиком, но, к сожалению, в текущей ситуации это было невозможно. Придётся сначала перекрыть хозяевам кислород.</w:t>
+        <w:t>Если бы была возможность, Лу Чуань купил бы «Квартиру из плоти и крови» целиком, но, к сожалению, в текущей ситуации это было невозможно. Придётся сначала перекрыть хозяевам кислород.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Можете уходить, — сказала Мэй Сюэ. — Нам, временным жильцам, нельзя слишком долго задерживаться на ночном рынке. Если мы проведём слишком много времени вне апартаментов, нас могут лишить права на проживание. Правда, это правило появится на карточках-ключах лишь через несколько дней.</w:t>
+        <w:t>— Можете уходить, — сказала Мэй Сюэ. — Нам, временным жильцам, нельзя слишком долго задерживаться на ночном рынке. Если мы проведём слишком много времени вне квартиры, нас могут лишить права на проживание. Правда, это правило появится на карточках-ключах лишь через несколько дней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Двое уважаемых гостей желают проконсультироваться по поводу займа? У нас сегодня акция: если вы берёте в долг сто фунтов плоти или тридцать единиц рассудка, процентная ставка составит всего тридцать процентов. — Кредитор слегка опустил очки, и под ними блеснули явно нечеловеческие зрачки.</w:t>
+        <w:t>— Двое уважаемых гостей желают проконсультироваться по поводу займа? У нас сегодня акция: если вы берёте в долг сто цзиней плоти или тридцать единиц рассудка, процентная ставка составит всего тридцать процентов. — Кредитор слегка опустил очки, и под ними блеснули явно нечеловеческие зрачки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>