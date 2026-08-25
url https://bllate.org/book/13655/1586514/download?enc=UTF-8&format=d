--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синчэнь Шаша с облегчением вздохнула. Наконец-то она могла сбросить с плеч тяжёлый груз. Будучи единственным выжившим супер-новичком гильдии «Звёзды», она проходила каждый инстанс ценой чужих жертв. Хотела она того или нет, её способность неизбежно приводила к тому, что к концу инстанса всё погружалось в хаос. Хотя это и повышало оценку за прохождение, каждый раз ей приходилось балансировать на грани жизни и смерти. Но даже такая, почти читерская способность не позволяла ей продвинуться дальше в рейтинге новичков. Она понимала, что её возможности ограничены.</w:t>
+        <w:t>Синчэнь Шаша с облегчением вздохнула. Наконец-то она могла сбросить с плеч тяжёлый груз. Будучи единственным выжившим супер-новичком гильдии Синчэнь, она проходила каждый инстанс ценой чужих жертв. Хотела она того или нет, её способность неизбежно приводила к тому, что к концу инстанса всё погружалось в хаос. Хотя это и повышало оценку за прохождение, каждый раз ей приходилось балансировать на грани жизни и смерти. Но даже такая, почти читерская способность не позволяла ей продвинуться дальше в рейтинге новичков. Она понимала, что её возможности ограничены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>